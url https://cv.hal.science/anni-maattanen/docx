--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anni Määttänen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous estimation of radiance and its sensitivities to radiative properties in a spherical-heterogeneous atmospheric radiative transfer model by Monte Carlo method: Application to Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zili He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Eymet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 350, pp.109722. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized modeling of stratospheric aerosol injection deployment scenarios with two non-cooperative actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ea00022j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thank You to Our 2024 Reviewers and Volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deanne Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sánchez-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (4), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025je009091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microphysics Model of Multicomponent Venus' Clouds With a High‐Accuracy Condensation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Karyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Kuroda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (6), pp.e2025EA004203. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025EA004203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Turbulent Vertical Mixing on Chemical and Cloud Species in the Venus Cloud Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (12), pp.e2024GL108771. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl108771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04617342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express: 20 Years of Mission, Science Operations and Data Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cardesin-Moinelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Grotheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.25. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04506378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and Chemistry of the Martian Atmosphere as Observed by Mars Express and ExoMars Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann C Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.75. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01109-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04712983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving Convection of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ice Clouds in the Martian Polar Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (12), pp.e2023GL106923. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl106923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04620042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust and Clouds on Mars: The View from Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giuranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hernández-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.63. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01092-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Appreciation of Our 2023 Reviewers and Volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda R. Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G. J. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley J. Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), pp.e2024JE008451. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04566908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties and confidence in stratospheric aerosol injection modelling: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lameille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Klöck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Open Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.kgae007. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfclm/kgae007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04634987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Ice Clouds in the Upper Mesosphere of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. C. Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), pp.e2023JE007974. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radiometric environment for Mars limb observations by the Mars Sample Return Earth Return Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Slipski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Tirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Kminek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Jonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (9), pp.4048-4063. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2023.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04171009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Ozone Observed by TGO/NOMAD‐UVIS Solar Occultation: An Inter‐Comparison of Three Retrieval Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Willame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.e2022EA002429. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022ea002429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04000534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Atmospheric Features of Mars Orbiter Laser Altimeter Data Using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JE007384. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Recognition of Our 2022 Peer Reviewers and Volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G J Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deanne Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley J Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (5), pp.e2023JE007893. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je007893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04115966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal, latitudinal, and longitudinal trends in night‐time ozone vertical structure on Mars from MAVEN/IUVS stellar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Braude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumedha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonal K. Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (5), pp.e2022JE007697. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04087186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of Venus photochemistry and clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 395 (May), pp.115447. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03960856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new cloud model for Venus (MAD-VenLA) using the Modal Aerosol Dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (1), pp.1116-1136. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2022.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the coagulation of dust particles on Mars during the 2018 global dust storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda A. Kahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Urata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 388 (December), pp.115239. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03762786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troposphere-to-mesosphere microphysics of carbon dioxide ice clouds in a Mars Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 385 (October), pp.115098. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone vertical distribution in Mars Years 27–30 from SPICAM/MEX UV occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 387 (November), pp.115162. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-ingénierie et gestion du rayonnement solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 105, pp.90-94. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.105.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03650225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Recognition of Our 2021 Peer Reviewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G. J. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deanne Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley J. Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (5), pp.e2022JE007347. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03737422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the Ozone and Water Vapor columns on Mars as Observed by SPICAM and Calculated by a Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2021JE006838. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03195382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thank You to Our 2020 Peer Reviewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G. J. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deanne Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley J. Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2021JE006865. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021je006865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03205548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gradients at the martian terminator on the retrieval of ozone from SPICAM/MEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (January), pp.art. 113598. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02422316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of women scientists in ESA solar system missions: a historical trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rathbun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Milillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.169 - 182. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-53-169-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stormy water on Mars: The distribution and saturation of atmospheric water during the dusty season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Luginin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (6475), pp.297-300. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay9522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): A Planetary Science Virtual Observatory Cornerstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Appreciation of Our 2019 Peer Reviewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G. j. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A. Hauck Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deanne Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (4), pp.e2020JE006420. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02523636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No detection of methane on Mars from early ExoMars Trace Gas Orbiter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.517-520. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1096-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02099757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian dust storm impact on atmospheric H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and D/H observed by ExoMars Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Betsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Svedhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.521-525. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1097-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02099160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the Mars Upper Atmosphere with ExoMars Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (1), pp.artcle 29. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0463-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01681392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: A community-driven Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seasonally recurrent annular cyclone in Mars northern latitudes and observations of a companion vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Sanchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Río-Gaztelurrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ordoñez-Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (11), pp.3020-3034. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01901788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marbll experiment: towards a martian wind lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mariscal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, The 28th International Laser Radar Conference (ILRC 28), Bucharest 2017, 176, art. 06006 (4 p.). </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817606006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Cosmic Dust on Planetary Atmospheres and Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. C. Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George J. Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0458-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01681506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteoric Metal Chemistry in the Martian Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.C. Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Carrillo-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo M. J. Crismani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.695-707. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Parameterizations for Neutral and Ion-Induced Sulfuric Acid-Water Particle Formation in Nucleation and Kinetic Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonas Merikanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Henschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Makkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1269-1296. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD027429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Chemistry Suite (ACS) of Three Spectrometers for the ExoMars 2016 Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Shakun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, pp.7. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0437-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01656380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICAM on Mars Express: A 10 year in-depth survey of the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 297, pp.195-216. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01545690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; non-LTE limb emissions in Mars' atmosphere as observed by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. López-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (6), pp.1066-1086. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JE004981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01328071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high altitude clouds in the martian atmosphere based on Mars Climate Sounder observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucky Puspitarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Kleinboehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Symposium on Sun, Earth, and Life (ISSEL), 771, pp. 012049. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/771/1/012049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ions on sulfuric acid-water binary particle formation I: Theory for kinetic and nucleation-type particle formation and atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonas Merikanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Henschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil M. Donahue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.1736-1751. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ions on sulfuric acid-water binary particle formation II: Experimental data and comparison with QC-normalized classical nucleation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Merikanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsagkogeorgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kangasluoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.1752-1775. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water formation in the upper atmosphere of the early Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 807 (2), pp.L29. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/807/2/L29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01176058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of the Martian water cycle with improved microphysics and radiatively active water ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (7), pp.1479-1495. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JE004550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the variability of contact parameter temperature dependence with the Monte Carlo Markov Chain method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douspis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoResJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.46-55. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.grj.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Ice Ages on Mars: The role of radiatively active clouds and cloud microphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (14), pp.4873-4879. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a bimodal size distribution for the suspended aerosol particles on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 231, pp.239-260. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the microphysics of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds within wave-induced cold pockets in the Martian mesosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237, pp.239-261. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-pure vapor condensation in the Martian atmosphere: CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice crystal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Riipinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (10), pp.2153-2171. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocket dust storms and detached dust layers in the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (4), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete climatology of the aerosol vertical distribution on Mars from MEx/SPICAM UV solar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Reberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (2), pp.892-941. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual survey of water vapor vertical distribution and water-aerosol coupling in the martian atmosphere observed by SPICAM/MEx solar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (2), pp.942-962. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aerodynamic roughness length map derived from extended martian rock abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E4), pp.E04008. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide-water clusters in the atmosphere of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kurtén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vehkamäki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 965 (2-3), pp.353-358. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2010.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The martian mesosphere as revealed by CO2 cloud observations and General Circulation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 216 (1), pp.10-22. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martian Atmospheric Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.RG3005. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010RG000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary-layer simulations for the Mars Phoenix lander site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Savijärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (651), pp.1497-1505. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude CO2 clouds on Mars: A view from MEx observations, the LMD MGCM, and convective potential calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenation of HRSC colour and OMEGA data for the determination and 3D-parameterization of high-altitude CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds in the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (10), pp.1207-1214. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the mesospheric CO&amp;lt;sub&amp;gt;2 &amp;lt;/sub&amp;gt;clouds on Mars: MEx/OMEGA and MEx/HRSC observations and challenges for atmospheric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 209 (2), pp.452-469. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the properties of a local dust storm with Mars Express OMEGA and PFS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savijärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201 (2), pp.504-516. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: The heterogeneous Zeldovich factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Napari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kulmala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.309-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-component heterogeneous nucleation kinetics and an application to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismo Napari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Kulmala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (13), 134710 (11 p.). </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2770737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multicomponent nucleation theorems for the analysis of nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Kulmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (17), 174707 (12p.). </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2723073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: The heterogeneous Zeldovich factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vehkamäki,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Napari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kulmala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (5), pp.9069-9083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation studies in the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merikallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kauhanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, E02002 (12 p.). </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JE002308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Tests with a One-Dimensional Boundary-Layer Mars Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Savijrvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary - Layer Meterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 113 (3), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-004-5274-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars pathfinder: New data and new model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Savijärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Kauhanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari-Matti Harri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (597), pp.669-683. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.03.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Monte Carlo Radiative Transfer for Parameter Retrieval in Planetary Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zili He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Eymet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. pp.EPSC-DPS2025-681, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Origin of Venus’ Clouds Using a Cloud Microphysics Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Karyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Kuroda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed microphysics coupled with the Venus Planetary Climate Model : One-dimensional and three-dimensional simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of stratospheric particles through an updated automated classification: revisiting the 1981-2020 period of the NASA Cosmic Dust Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zolensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur allotropes and sulfur hydrides on the Venus cloud chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Frandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Skog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the origins of terrestrial stratospheric solid aerosols over the 1981-2020 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zolensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous nucleation on Mars. An unexpected process that deciphers mysterious elongated clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing stratospheric aerosols contamination due to space activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Grunewald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-14286, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04567015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spherical and heterogeneous radiative transfer code for near-infrared remote sensing: application to Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zili HE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Eymet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-177, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong variability of the NO nightglow modelled on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-387, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing detailed microphysics into the Venus Planetary Climate Model: model validation in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-422, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04674988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Doubling of Anthropogenic Solid Contaminants in the Stratosphere as Evidenced by NASA's Cosmic Dust Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, The Woodlands, United States. pp.LPI Contribution No. 3040, id.1768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04542354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Detect the Decrease in Global Flight Activity over the North Atlantic during the Spring 2020 Covid-19 Lockdown from IASI Spectra?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraig T Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Whitburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IASI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04963761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral carbon dioxide ice clouds in the upper mesosphere of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-13306, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04288759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling Of The Venus Nitrogen Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venus Surface and Atmosphere 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Houston, United States. pp.LPI Contribution No. 2807, id.8021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04408816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 Clouds Convection in the Martian Polar Nights with Large-Eddy Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric, Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03695496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global troposphere-to-mesosphere modelling of martian CO2 ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022 (EPSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. pp.EPSC2022-1242, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04290530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Mars Climate Modelling with the LMD Mars Global Climate Model, Now Called the Mars “Planetary Climate Model” (PCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois, Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.1102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03635918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in the Martian atmosphere observed by TGO/NOMAD-UVIS solar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Willame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain, Spain. pp.EPSC2022-1027, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04292299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Troposphere-to-Mesosphere Modelling of Martian CO2 Ice Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.EPSC2022-1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03751490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, Netherlands. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03451280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Data in the Virtual Observatory: VESPA (Virtual European Solar and Planetary Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tomasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Planetary Data Workshop (PDW) and 2nd Planetary Science Informatics &amp; Data Analytics (PSIDA) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03443277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary VO services on VESPA : MCD, SPICAM and EXOTOPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.EPSC2021-267, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03314538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03446660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO2 clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.EPSC2021-158, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03473397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elusive ice clouds in the upper mesosphere of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, Germany. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03313379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Catalog from Mars Orbiter Laser Altimeter / Mars Global Surveyor Data Using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. pp.EGU21-14672, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03452604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of women scientists in ESA Solar System missions: an historical trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rathbun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Milillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02812333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Unknown Region. pp.EPSC2020-720, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04490975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): Progress and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. pp.EPSC2020-190, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Clouds in Mars Orbiter Laser Altimeter/Mars Global Surveyor Data with K-Means Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03023658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution and saturation of water vapor as inferred from ACS during the first Martian year of TGO Science observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Luginin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.17962, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03015753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Germany. pp.EGU2020-22390, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03014953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the variability of the venusian atmosphere above the clouds with the IPSL Venus GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Quirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03015472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and clouds, some insights and questions from the coupled IPSL Venus GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Niseko, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pasadena (California), United States. 6061.pdf (LPI Contrib. No. 2089)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting, observing and explaining the mesospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Aerosol Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03015457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved parameterizations for neutral and ion-induced H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonas Merikanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Makkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Modeling Algorithms Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03014506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-190-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03015333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Progress and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Planetary Data Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Flagstaff, Arizona, United States. pp.LPI Contribution No. 2151, id.7084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois, Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.id.11100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Vertical Distribution on Mars from SPICAM/MEX UV Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03016202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone vertical distribution on Mars from SPICAN/MEX UV occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop: “From Mars Express to ExoMars”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAC, Feb 2018, Madrid, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02333762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Enlarging the Virtual Observatory to Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Science Informatics and Data Analytics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, St. Louis, Missouri, United States. pp.LPI Contribution No. 2081, id.6033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express: 15 years of hard work and discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric and aeronomy investigations by ESA's Mars express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2018, 42nd Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, United States. pp.Abstract id. C3.1-9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02420076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, a planetary science virtual observatory corner stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2018, 42nd Committee on Space Research Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02420189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievals of Ozone at the Terminator of Mars from Spicam/mex Solar Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Mars Science Workshop "From Mars Express to ExoMars"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01915213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 years of Mars’ atmosphere monitoring by SPICAM on Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop: “From Mars Express to ExoMars”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01798167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Observations by Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop: “From Mars Express to ExoMars”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): Year 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone vertical distribution on Mars from SPICAM/MEX UV occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01914931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of women scientists in ESA solar system missions: an historical trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A Rathbun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatology legacy of the Mars Express mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Formisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giuranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Neukum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paetzold,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018, 20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01915451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, a Planetary Science Virtual Observatory cornerstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): a Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Minin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new generation Mars Global Climate Model at LMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02049385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gradients at the Martian terminator on the retrieval of ozone from SPICAM/MEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04393054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express recent findings and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.GU2017-15392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01623891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of mesospheric clouds on Mars: new model results based on updated parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017 (EPSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-600-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01593772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARS EXPRESS: Mission Status, Recent Findings and future Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cardesin-Moinelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01455692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Mars atmosphere data Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original deep convection in the atmosphere of Mars driven by the radiative impact of dust and water-ice particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-428-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01621402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the IPSL Venus global climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Garate-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venus Modeling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cleveland, OH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01527674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian GCM with complete CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds microphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01621391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds model for GCMs and mesoscale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01483729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Meteor Smoke Particles as precursors for formation of mesospheric clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-8003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01535494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphysical modeling of the Venusian clouds with the IPSL Venus GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01593730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cloud modal representation for the IPSL Venus GCM: validation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-8180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01519247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the mesospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of ozone at the terminator on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01485449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test case: new retrievals of ozone at the terminator on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01622969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01622451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year on VESPA, a community-driven Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Mesospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Clouds: a Review of a Decade of Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.P24C-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01403529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Enlarging the Planetary Science Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS, Asia Oceania Geosciences Society, 13th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of ozone at the terminator on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.id.#220.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds with a Mars Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.id.#220.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: A Community-driven Virtual Observatory In Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS, Asia Oceania Geosciences Society, 13th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LATMOS Venus cloud model VenLA : Status report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of Venus photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved parameterization for H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; - H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Julin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Merikanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vehkamäki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the NOSA-FAAR Symposium 2015. Report Series in Aerosol Science n° 165</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finnish Association for Aerosol Research FAAR, Mar 2015, Kuopio, Finland. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01157917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clouds of Venus – an overview of Venus Express results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-762-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VenLA: The LATMOS Venus cloud model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Developing the Planetary Science Virtual Observatory in H2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Developing the Planetary Science Virtual Observatory in H2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Di Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.IN33E-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01248550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Monte Carlo Markov Chain method to estimate contact parameter temperature dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douspis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the NOSA-FAAR Symposium 2015. Report Series in Aerosol Science n° 165</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finnish Association for Aerosol Research FAAR, Mar 2015, Kuopio, Finland. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01157912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Venus' clouds with the moment method: paving the way for 3D GCM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICAM on Mars Express: a 10 year in-depth survey of the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-6376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01144512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and chemistry of Venus' large and complex cloud system : a science case for an in-situ long-term chemical laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Wilquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mcgouldrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandis Lea Jessup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.9273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric CO2 Clouds on Mars: Detection, Properties and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. pp.1133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICAM Climatology of Aerosol Vertical Distribution through UV Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id. 1405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of a Bimodal Size Distribution for the Aerosol Particles on Mars by SPICAM/MEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id. 2103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Martian Water Cycle with an Improved Representation of Water Ice Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id. 2402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MARs Boundary Layer Lidar Experiment: Mars Winds at last!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.4404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Vision of the Martian Atmosphere and Surface Through Mesoscale Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. pp.1412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars in the Glacial Ages of The Past Millions of Years: Modeling a Planet Partially Mantled by Dust and Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.4102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of Venus photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphysical Simulations of Mesospheric CO2 Ice Clouds and Comparison to Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on the Mars Atmosphere : Modeling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.3105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus' Robotic Exploration at Upper Cloud Level: A US-European Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wilquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mcgouldrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cutts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Venus Exploration Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Houston, United States. pp.6029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Defines a Martian Glacial State? Analysis of the Mars Climate System Under Past Conditions Using the new LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, The Woodlands, United States. LPI Contribution No. 1719, p.1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity waves and the exotic meteorology of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Todd Clancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner coma dust properties from polarization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lindqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Hadamcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martian Atmosphere as seen by the OSIRIS camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pajola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Küppers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variation of Aerosol Vertical Distribution in the Martian Atmosphere and Detection of the Bimodal Distribution from Solar Occultations on Mars-Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.I. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Atmospheric Radiation and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Petersburg-Petrodvorets, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01141236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphuric acid clouds on Venus: an improved nucleation parameterization and a new microphysical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-485-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of a bimodal size distribution for the aerosol particles on Mars by SPICAM/MEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLAM Simulation of Martian Atmosphere around Curiosity Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Atlaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari-Matti Harri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Kauhanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Mesospheric CO2 Ice Clouds in a 1D-Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the clouds on Venus: model development and improvement of a nucleation parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Julin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian Glacial Cycles on Mars: Response of the New LMD Global Climate Model to Orbital Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric profiles from the MEx/SPICAM solar occultations in the UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Reberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars CO2 ice clouds: results of 4 Martian years of monitoring by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th COSPAR Scientific Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ice Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on thermal diffusion and Dufour effect in condensation of a trace gas and a near-pure vapor: water droplets on Earth and CO2 ice crystals on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Riipinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC 2012, European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water vapor vertical distribution during a Martian year with SPICAM/Mars Express solar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the Martian Atmosphere with Solar Occultations in the UV (Mars Express/SPICAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Reberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS - AGU (WPGM) Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust rocket storms, gravity waves and their impact on the martian troposphere and thermosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.EPSC2012-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of OMEGA/MEx CO2 non-LTE limb observations on the dayside of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exomars Climate Sounder (EMCS) Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCS Climatology of Detached, Localized Haze Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. A. Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storms, devils and dust on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colaïtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperatures and Winds in the Martian Mesosphere from CO2 Clouds Observations and GCM Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.406-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exomars Climate Sounder (EMCS) Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Martian Years of Observations of Mesospheric CO2 Clouds on Mars with OMEGA/MEX and HRSC/MEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Occultation with SPICAM/UV onboard Mars Express: Retrieving Aerosol and Ozone Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric CO2 Clouds on Mars: Hypotheses on their Dynamical and Microphysical Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.420-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Mars meteorology using a &amp;quot;new generation&amp;quot; Mars Global Climate Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate modeling of the Amazonian glacial cycles using the new version of the LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the dynamical and microphysical origin of the mesospheric CO2 clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union: General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Cycle in the Northern Polar Region of Mars: Improved Modeling Using the LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Mars Polar Science and Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Aerodynamic Roughness Map Derived from Rock Abundance Data: Extrapolation to High Latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Key Influence of Mesoscale Gravity Waves in the Formation of Mesospheric CO2 Clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco California, United States. pp.abstract id.P51E-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Martian years of observations with SPICAM on Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian mesospheric CO2 clouds: Mars Express OMEGA and HRSC data, the LMD-MGCM and possibility for mesospheric convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAC 2010. International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland. pp.P2L37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian mesospheric CO2 clouds: OMEGA and HRSC data, the LMD-MGCM and possibility for mesospheric convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna (Austria), Austria. pp.EGU2010-6311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude CO2 clouds on Mars: Comparison of OMEGA and HRSC observations and GCM predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Meeting of the Division for Planetary Sciences of the AAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fajardo, Puerto Rico. pp.4407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds on Mars: OMEGA and HRSC observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Mars Polar Energy Balance and the CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="subscript"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seattle, WA, United States. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric Clouds on Mars and on the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Comparative Planetology: Venus-Earth-Mars, ESLAB 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Dust Properties from a Dust Storm Seen by MEx/OMEGA and MEx/PFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savijärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.9004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Dust Properties from a Dust Storm Seen by MEx/OMEGA and MEx/PFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savijärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids, Comets, Meteors 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Baltimore, United States. pp.9004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a dust storm properties from the Mars Express OMEGA and PFS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGA limb observations of the martian dust and atmospheric composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second workshop on Mars atmosphere modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Granada, Spain. pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the martian dust properties from the Mars Express/Omega data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second workshop on Mars atmosphere modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Granada, Spain, Spain. pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contamination of the Earth’s stratospheric aerosol layer due to space activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Grunewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-644, 2024, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cloud modelling improvements: Meteoric flux as condensation nuclei and radiatively active CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04409342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of Mars Orbiter Laser Altimeter Atmospheric Features with Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04409663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Machine Learning Algorithms to Detect CO2 Clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2020, 14th Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. 2020, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03090121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. 14, pp.EPSC2020-751, 2020, EPSC Abstracts. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03457140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trend of participation of women scientists in ESA solar system missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. Rathbun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. 21, pp.EGU2019-15200, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02064274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a sectional and a modal cloud microphysics representations for Venus: VenLA vs. MAD-VenLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Oxford, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD-VenLA: a microphysical modal representation of clouds for the IPSL Venus GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Modelling of Venus Photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.P23A-2108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01248470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Monte Carlo Markov Chain method to estimate contact parameter temperature dependence: implications for Martian cloud modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Douspis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, pp.id.3802, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01223520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude clouds on Earth, Mars and Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01213023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highway to Space: The Direct Connection Between the Lower and the Upper Atmosphere of Mars Sheds a New Light on the History of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. , pp.1188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICAM Aerosol Vertical Distribution Climatology from UV Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. , pp.1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the clouds on Venus: model development and improvement of a nucleation parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Julin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MARs Boundary Layer Lidar experiment (MARBLL): Winds at last on Mars!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.EGU2014-16617, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of Venus photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIRIS data from the Rosetta Mars flyby in context with other missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pajola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 128, pp.433 - 506, 2007, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-006-9128-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization for two-component H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; - H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O nucleation applicable for very low relative humidities and correct at the one-component limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Julin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC 2012, European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of the Mesospheric Clouds on Mars and on the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Climatology of Terrestrial Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the microphysics of Martian CO2 ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC 2012, European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microphysical model for the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; - H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O clouds on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC 2012, European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphysical properties of Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-1214-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb observations of CO2 non-LTE emission in Mars atmosphere as observed by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-1837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the clouds on Venus: model development and improvement of a nucleation parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-1035, EPSC Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds in the Martian Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Read. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, 978-0-190-64792-6. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190647926.013.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01814976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, Clouds, and Aerosols in the Terrestrial Bodies of the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans J. DeegJuan; Antonio Belmonte (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Exoplanets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 29 p., 2018, 978-3-319-30648-3. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30648-3_48-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01693888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martian planetary boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren E. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arakel Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert M. Haberle; R. Todd Clancy; François Forget; Michael D. Smith; Richard W. Zurek (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The atmosphere and climate of Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.172-202, 2017, 978-1-107-01618-7. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781139060172.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01536132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric clouds on Mars and on the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen J. Mackwell; Amy A. Simon-Miller; Jerald W. Harder; Mark A. Bullock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Climatology of Terrestrial Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Arizona Press, chapitre 16, 2013, Space Science Series, 978-0-8165-3059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized modeling of stratospheric aerosol injection deployment scenarios with two non-cooperative actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18133163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized modeling of stratospheric aerosol injection deployment scenarios with two uncooperative actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId717"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anni Määttänen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous estimation of radiance and its sensitivities to radiative properties in a spherical-heterogeneous atmospheric radiative transfer model by Monte Carlo method: Application to Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zili He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Eymet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 350, pp.109722. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized modeling of stratospheric aerosol injection deployment scenarios with two non-cooperative actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Atmospheres </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (3), pp.324-337. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5ea00022j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thank You to Our 2024 Reviewers and Volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deanne Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Sánchez-Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (4), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025je009091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microphysics Model of Multicomponent Venus' Clouds With a High‐Accuracy Condensation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Karyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Kuroda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (6), pp.e2025EA004203. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025EA004203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and Chemistry of the Martian Atmosphere as Observed by Mars Express and ExoMars Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann C Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.75. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01109-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04712983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express: 20 Years of Mission, Science Operations and Data Archiving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cardesin-Moinelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Grotheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.25. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04506378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Turbulent Vertical Mixing on Chemical and Cloud Species in the Venus Cloud Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (12), pp.e2024GL108771. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl108771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04617342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving Convection of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ice Clouds in the Martian Polar Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (12), pp.e2023GL106923. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl106923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04620042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust and Clouds on Mars: The View from Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giuranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hernández-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.63. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01092-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Appreciation of Our 2023 Reviewers and Volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda R. Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G. J. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley J. Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (5), pp.e2024JE008451. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04566908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties and confidence in stratospheric aerosol injection modelling: a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lameille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Klöck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Open Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.kgae007. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfclm/kgae007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04634987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radiometric environment for Mars limb observations by the Mars Sample Return Earth Return Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Slipski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Tirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Kminek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Jonniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (9), pp.4048-4063. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2023.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04171009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral Ice Clouds in the Upper Mesosphere of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin J Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. C. Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (12), pp.e2023JE007974. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04316777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Ozone Observed by TGO/NOMAD‐UVIS Solar Occultation: An Inter‐Comparison of Three Retrieval Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Willame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.e2022EA002429. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022ea002429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04000534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Atmospheric Features of Mars Orbiter Laser Altimeter Data Using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JE007384. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Recognition of Our 2022 Peer Reviewers and Volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G J Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deanne Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley J Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (5), pp.e2023JE007893. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023je007893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04115966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal, latitudinal, and longitudinal trends in night‐time ozone vertical structure on Mars from MAVEN/IUVS stellar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Braude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumedha Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonal K. Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (5), pp.e2022JE007697. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04087186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of Venus photochemistry and clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 395 (May), pp.115447. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03960856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new cloud model for Venus (MAD-VenLA) using the Modal Aerosol Dynamics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (1), pp.1116-1136. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2022.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-ingénierie et gestion du rayonnement solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 105, pp.90-94. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.105.0090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03650225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troposphere-to-mesosphere microphysics of carbon dioxide ice clouds in a Mars Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 385 (October), pp.115098. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone vertical distribution in Mars Years 27–30 from SPICAM/MEX UV occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 387 (November), pp.115162. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the coagulation of dust particles on Mars during the 2018 global dust storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda A. Kahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Urata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 388 (December), pp.115239. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03762786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Recognition of Our 2021 Peer Reviewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G. J. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deanne Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley J. Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (5), pp.e2022JE007347. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03737422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the Ozone and Water Vapor columns on Mars as Observed by SPICAM and Calculated by a Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio Baggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2021JE006838. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03195382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thank You to Our 2020 Peer Reviewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G. J. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deanne Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley J. Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2021JE006865. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021je006865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03205548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gradients at the martian terminator on the retrieval of ozone from SPICAM/MEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (January), pp.art. 113598. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02422316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stormy water on Mars: The distribution and saturation of atmospheric water during the dusty season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Luginin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367 (6475), pp.297-300. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay9522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of women scientists in ESA solar system missions: a historical trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rathbun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Milillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.169 - 182. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-53-169-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02915110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): A Planetary Science Virtual Observatory Cornerstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA Data Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/dsj-2020-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Appreciation of Our 2019 Peer Reviewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent G. j. Montési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A. Hauck Ii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deanne Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (4), pp.e2020JE006420. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02523636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No detection of methane on Mars from early ExoMars Trace Gas Orbiter observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.517-520. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1096-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02099757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian dust storm impact on atmospheric H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and D/H observed by ExoMars Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Betsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy S. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojan Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håkan Svedhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.521-525. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-019-1097-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02099160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marbll experiment: towards a martian wind lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mariscal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, The 28th International Laser Radar Conference (ILRC 28), Bucharest 2017, 176, art. 06006 (4 p.). </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817606006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the Mars Upper Atmosphere with ExoMars Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (1), pp.artcle 29. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0463-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01681392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seasonally recurrent annular cyclone in Mars northern latitudes and observations of a companion vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Sanchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Río-Gaztelurrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ordoñez-Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (11), pp.3020-3034. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01901788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: A community-driven Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Cosmic Dust on Planetary Atmospheres and Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. C. Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George J. Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0458-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01681506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteoric Metal Chemistry in the Martian Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.C. Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Diego Carrillo-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. P. Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo M. J. Crismani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (3), pp.695-707. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Parameterizations for Neutral and Ion-Induced Sulfuric Acid-Water Particle Formation in Nucleation and Kinetic Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonas Merikanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Henschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risto Makkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1269-1296. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JD027429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Atmospheric Chemistry Suite (ACS) of Three Spectrometers for the ExoMars 2016 Trace Gas Orbiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Shakun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214, pp.7. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0437-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01656380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICAM on Mars Express: A 10 year in-depth survey of the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 297, pp.195-216. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01545690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high altitude clouds in the martian atmosphere based on Mars Climate Sounder observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucky Puspitarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Kleinboehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, International Symposium on Sun, Earth, and Life (ISSEL), 771, pp. 012049. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/771/1/012049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ions on sulfuric acid-water binary particle formation I: Theory for kinetic and nucleation-type particle formation and atmospheric implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonas Merikanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Henschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil M. Donahue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.1736-1751. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; non-LTE limb emissions in Mars' atmosphere as observed by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. López-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (6), pp.1066-1086. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JE004981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01328071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ions on sulfuric acid-water binary particle formation II: Experimental data and comparison with QC-normalized classical nucleation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Merikanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tsagkogeorgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kangasluoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.1752-1775. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JD023539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water formation in the upper atmosphere of the early Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 807 (2), pp.L29. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/807/2/L29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01176058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the variability of contact parameter temperature dependence with the Monte Carlo Markov Chain method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douspis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoResJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3-4, pp.46-55. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.grj.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of the Martian water cycle with improved microphysics and radiatively active water ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (7), pp.1479-1495. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JE004550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Ice Ages on Mars: The role of radiatively active clouds and cloud microphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (14), pp.4873-4879. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a bimodal size distribution for the suspended aerosol particles on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg I. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 231, pp.239-260. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the microphysics of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds within wave-induced cold pockets in the Martian mesosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237, pp.239-261. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-pure vapor condensation in the Martian atmosphere: CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice crystal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Riipinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (10), pp.2153-2171. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete climatology of the aerosol vertical distribution on Mars from MEx/SPICAM UV solar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Reberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (2), pp.892-941. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocket dust storms and detached dust layers in the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (4), </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual survey of water vapor vertical distribution and water-aerosol coupling in the martian atmosphere observed by SPICAM/MEx solar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (2), pp.942-962. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aerodynamic roughness length map derived from extended martian rock abundance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marticorena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bergametti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E4), pp.E04008. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide-water clusters in the atmosphere of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kurtén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vehkamäki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 965 (2-3), pp.353-358. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2010.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The martian mesosphere as revealed by CO2 cloud observations and General Circulation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 216 (1), pp.10-22. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martian Atmospheric Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.RG3005. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010RG000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude CO2 clouds on Mars: A view from MEx observations, the LMD MGCM, and convective potential calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary-layer simulations for the Mars Phoenix lander site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Savijärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (651), pp.1497-1505. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenation of HRSC colour and OMEGA data for the determination and 3D-parameterization of high-altitude CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds in the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (10), pp.1207-1214. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the mesospheric CO&amp;lt;sub&amp;gt;2 &amp;lt;/sub&amp;gt;clouds on Mars: MEx/OMEGA and MEx/HRSC observations and challenges for atmospheric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 209 (2), pp.452-469. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the properties of a local dust storm with Mars Express OMEGA and PFS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savijärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201 (2), pp.504-516. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: The heterogeneous Zeldovich factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Napari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kulmala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.309-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-component heterogeneous nucleation kinetics and an application to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismo Napari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Kulmala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 127 (13), 134710 (11 p.). </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2770737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous multicomponent nucleation theorems for the analysis of nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markku Kulmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (17), 174707 (12p.). </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2723073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: The heterogeneous Zeldovich factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vehkamäki,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Napari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kulmala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (5), pp.9069-9083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation studies in the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merikallio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kauhanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110, E02002 (12 p.). </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JE002308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Tests with a One-Dimensional Boundary-Layer Mars Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Savijrvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary - Layer Meterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 113 (3), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-004-5274-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars pathfinder: New data and new model simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Savijärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Kauhanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari-Matti Harri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 130 (597), pp.669-683. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.03.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (146)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Monte Carlo Radiative Transfer for Parameter Retrieval in Planetary Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zili He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Eymet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. pp.EPSC-DPS2025-681, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Origin of Venus’ Clouds Using a Cloud Microphysics Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Karyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Kuroda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed microphysics coupled with the Venus Planetary Climate Model : One-dimensional and three-dimensional simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of stratospheric particles through an updated automated classification: revisiting the 1981-2020 period of the NASA Cosmic Dust Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zolensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur allotropes and sulfur hydrides on the Venus cloud chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Frandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Skog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the origins of terrestrial stratospheric solid aerosols over the 1981-2020 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zolensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous nucleation on Mars. An unexpected process that deciphers mysterious elongated clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing stratospheric aerosols contamination due to space activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Grunewald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-14286, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04567015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spherical and heterogeneous radiative transfer code for near-infrared remote sensing: application to Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zili HE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Eymet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-177, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong variability of the NO nightglow modelled on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-387, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing detailed microphysics into the Venus Planetary Climate Model: model validation in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-422, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04674988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Doubling of Anthropogenic Solid Contaminants in the Stratosphere as Evidenced by NASA's Cosmic Dust Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zolensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, The Woodlands, United States. pp.LPI Contribution No. 3040, id.1768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04542354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can We Detect the Decrease in Global Flight Activity over the North Atlantic during the Spring 2020 Covid-19 Lockdown from IASI Spectra?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraig T Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Whitburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IASI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04963761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephemeral carbon dioxide ice clouds in the upper mesosphere of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Murray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-13306, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04288759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling Of The Venus Nitrogen Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Streel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venus Surface and Atmosphere 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Houston, United States. pp.LPI Contribution No. 2807, id.8021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04408816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Mars Climate Modelling with the LMD Mars Global Climate Model, Now Called the Mars “Planetary Climate Model” (PCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois, Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.1102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 Clouds Convection in the Martian Polar Nights with Large-Eddy Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric, Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03695496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global troposphere-to-mesosphere modelling of martian CO2 ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022 (EPSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. pp.EPSC2022-1242, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04290530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03635918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone in the Martian atmosphere observed by TGO/NOMAD-UVIS solar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Willame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain, Spain. pp.EPSC2022-1027, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04292299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03446660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary VO services on VESPA : MCD, SPICAM and EXOTOPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.EPSC2021-267, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03314538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, Netherlands. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03451280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Data in the Virtual Observatory: VESPA (Virtual European Solar and Planetary Access)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tomasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Planetary Data Workshop (PDW) and 2nd Planetary Science Informatics &amp; Data Analytics (PSIDA) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual Meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03443277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO2 clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.EPSC2021-158, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03473397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elusive ice clouds in the upper mesosphere of Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, Germany. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03313379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Catalog from Mars Orbiter Laser Altimeter / Mars Global Surveyor Data Using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. pp.EGU21-14672, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03452604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of women scientists in ESA Solar System missions: an historical trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rathbun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Milillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02812333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution and saturation of water vapor as inferred from ACS during the first Martian year of TGO Science observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Luginin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Trokhimovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Unknown Region. pp.id.17962, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03015753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): Progress and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress (EPSC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. pp.EPSC2020-190, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Unknown Region. pp.EPSC2020-720, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04490975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Clouds in Mars Orbiter Laser Altimeter/Mars Global Surveyor Data with K-Means Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03023658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Germany. pp.EGU2020-22390, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03014953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the variability of the venusian atmosphere above the clouds with the IPSL Venus GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Quirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03015472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and clouds, some insights and questions from the coupled IPSL Venus GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Niseko, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved parameterizations for neutral and ion-induced H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O particle formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonas Merikanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Duplissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Makkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Modeling Algorithms Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03014506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pasadena (California), United States. 6061.pdf (LPI Contrib. No. 2089)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting, observing and explaining the mesospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Aerosol Science Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03015457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Progress and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Planetary Data Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Flagstaff, Arizona, United States. pp.LPI Contribution No. 2151, id.7084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-190-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03015333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois, Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.id.11100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Vertical Distribution on Mars from SPICAM/MEX UV Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03016202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Observations by Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop: “From Mars Express to ExoMars”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): Year 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, a planetary science virtual observatory corner stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2018, 42nd Committee on Space Research Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02420189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievals of Ozone at the Terminator of Mars from Spicam/mex Solar Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Mars Science Workshop "From Mars Express to ExoMars"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01915213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 years of Mars’ atmosphere monitoring by SPICAM on Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop: “From Mars Express to ExoMars”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01798167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric and aeronomy investigations by ESA's Mars express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2018, 42nd Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena, United States. pp.Abstract id. C3.1-9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02420076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Enlarging the Virtual Observatory to Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Science Informatics and Data Analytics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, St. Louis, Missouri, United States. pp.LPI Contribution No. 2081, id.6033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express: 15 years of hard work and discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone vertical distribution on Mars from SPICAN/MEX UV occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop: “From Mars Express to ExoMars”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAC, Feb 2018, Madrid, Spain. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02333762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone vertical distribution on Mars from SPICAM/MEX UV occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01914931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of women scientists in ESA solar system missions: an historical trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A Rathbun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatology legacy of the Mars Express mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Formisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giuranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Neukum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paetzold,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04407598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018, 20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01915451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, a Planetary Science Virtual Observatory cornerstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual European Solar & Planetary Access (VESPA): a Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail Minin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01916553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new generation Mars Global Climate Model at LMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02049385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gradients at the Martian terminator on the retrieval of ozone from SPICAM/MEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trompet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04393054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cloud modal representation for the IPSL Venus GCM: validation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-8180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01519247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of mesospheric clouds on Mars: new model results based on updated parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017 (EPSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-600-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01593772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Mars atmosphere data Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARS EXPRESS: Mission Status, Recent Findings and future Plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cardesin-Moinelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01455692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express recent findings and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.GU2017-15392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01623891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original deep convection in the atmosphere of Mars driven by the radiative impact of dust and water-ice particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-428-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01621402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the IPSL Venus global climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Garate-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venus Modeling Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cleveland, OH, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01527674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian GCM with complete CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds microphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01621391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds model for GCMs and mesoscale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01483729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Meteor Smoke Particles as precursors for formation of mesospheric clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-8003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01535494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphysical modeling of the Venusian clouds with the IPSL Venus GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01593730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the mesospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01480934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of ozone at the terminator on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01485449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test case: new retrievals of ozone at the terminator on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Daerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viscardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01622969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Express science highlights and future plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrij V. Titov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cardesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duxbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01622451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds with a Mars Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.id.#220.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One year on VESPA, a community-driven Virtual Observatory in Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Mesospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Clouds: a Review of a Decade of Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.P24C-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01403529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Enlarging the Planetary Science Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS, Asia Oceania Geosciences Society, 13th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of ozone at the terminator on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.id.#220.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: A Community-driven Virtual Observatory In Planetary Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS, Asia Oceania Geosciences Society, 13th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01391004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LATMOS Venus cloud model VenLA : Status report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of Venus photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01390965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Developing the Planetary Science Virtual Observatory in H2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Developing the Planetary Science Virtual Observatory in H2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Sidaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Di Capria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Pio Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.IN33E-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01248550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Clouds of Venus – an overview of Venus Express results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. F. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Markiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-762-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved parameterization for H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; - H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Julin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Merikanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vehkamäki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the NOSA-FAAR Symposium 2015. Report Series in Aerosol Science n° 165</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finnish Association for Aerosol Research FAAR, Mar 2015, Kuopio, Finland. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01157917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VenLA: The LATMOS Venus cloud model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Venus' clouds with the moment method: paving the way for 3D GCM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Monte Carlo Markov Chain method to estimate contact parameter temperature dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douspis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the NOSA-FAAR Symposium 2015. Report Series in Aerosol Science n° 165</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Finnish Association for Aerosol Research FAAR, Mar 2015, Kuopio, Finland. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01157912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICAM on Mars Express: a 10 year in-depth survey of the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-6376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01144512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Martian Water Cycle with an Improved Representation of Water Ice Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id. 2402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Vision of the Martian Atmosphere and Surface Through Mesoscale Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. pp.1412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MARs Boundary Layer Lidar Experiment: Mars Winds at last!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.4404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and chemistry of Venus' large and complex cloud system : a science case for an in-situ long-term chemical laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Wilquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mcgouldrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandis Lea Jessup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.9273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric CO2 Clouds on Mars: Detection, Properties and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. pp.1133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICAM Climatology of Aerosol Vertical Distribution through UV Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id. 1405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of a Bimodal Size Distribution for the Aerosol Particles on Mars by SPICAM/MEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id. 2103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars in the Glacial Ages of The Past Millions of Years: Modeling a Planet Partially Mantled by Dust and Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.4102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of Venus photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphysical Simulations of Mesospheric CO2 Ice Clouds and Comparison to Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on the Mars Atmosphere : Modeling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.3105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus' Robotic Exploration at Upper Cloud Level: A US-European Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wilquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mcgouldrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cutts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Venus Exploration Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Houston, United States. pp.6029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner coma dust properties from polarization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lindqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Hadamcik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martian Atmosphere as seen by the OSIRIS camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pajola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Küppers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Defines a Martian Glacial State? Analysis of the Mars Climate System Under Past Conditions Using the new LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, The Woodlands, United States. LPI Contribution No. 1719, p.1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity waves and the exotic meteorology of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Todd Clancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLAM Simulation of Martian Atmosphere around Curiosity Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Atlaskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari-Matti Harri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Kauhanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of a bimodal size distribution for the aerosol particles on Mars by SPICAM/MEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variation of Aerosol Vertical Distribution in the Martian Atmosphere and Detection of the Bimodal Distribution from Solar Occultations on Mars-Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.I. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Atmospheric Radiation and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint Petersburg-Petrodvorets, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01141236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphuric acid clouds on Venus: an improved nucleation parameterization and a new microphysical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-485-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Mesospheric CO2 Ice Clouds in a 1D-Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the clouds on Venus: model development and improvement of a nucleation parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Julin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ice Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Meeting of the Division for Planetary Sciences of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian Glacial Cycles on Mars: Response of the New LMD Global Climate Model to Orbital Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric profiles from the MEx/SPICAM solar occultations in the UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Reberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars CO2 ice clouds: results of 4 Martian years of monitoring by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th COSPAR Scientific Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Mysore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on thermal diffusion and Dufour effect in condensation of a trace gas and a near-pure vapor: water droplets on Earth and CO2 ice crystals on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Riipinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC 2012, European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water vapor vertical distribution during a Martian year with SPICAM/Mars Express solar occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the Martian Atmosphere with Solar Occultations in the UV (Mars Express/SPICAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Reberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS - AGU (WPGM) Joint Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust rocket storms, gravity waves and their impact on the martian troposphere and thermosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.EPSC2012-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of OMEGA/MEx CO2 non-LTE limb observations on the dayside of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Occultation with SPICAM/UV onboard Mars Express: Retrieving Aerosol and Ozone Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Martian Years of Observations of Mesospheric CO2 Clouds on Mars with OMEGA/MEX and HRSC/MEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exomars Climate Sounder (EMCS) Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperatures and Winds in the Martian Mesosphere from CO2 Clouds Observations and GCM Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.406-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MCS Climatology of Detached, Localized Haze Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. A. Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storms, devils and dust on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colaïtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exomars Climate Sounder (EMCS) Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric CO2 Clouds on Mars: Hypotheses on their Dynamical and Microphysical Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.420-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Mars meteorology using a &amp;quot;new generation&amp;quot; Mars Global Climate Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate modeling of the Amazonian glacial cycles using the new version of the LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the dynamical and microphysical origin of the mesospheric CO2 clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union: General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Cycle in the Northern Polar Region of Mars: Improved Modeling Using the LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Mars Polar Science and Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Aerodynamic Roughness Map Derived from Rock Abundance Data: Extrapolation to High Latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.151-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Key Influence of Mesoscale Gravity Waves in the Formation of Mesospheric CO2 Clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco California, United States. pp.abstract id.P51E-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Martian years of observations with SPICAM on Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian mesospheric CO2 clouds: Mars Express OMEGA and HRSC data, the LMD-MGCM and possibility for mesospheric convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAC 2010. International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland. pp.P2L37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian mesospheric CO2 clouds: OMEGA and HRSC data, the LMD-MGCM and possibility for mesospheric convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna (Austria), Austria. pp.EGU2010-6311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude CO2 clouds on Mars: Comparison of OMEGA and HRSC observations and GCM predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Meeting of the Division for Planetary Sciences of the AAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fajardo, Puerto Rico. pp.4407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds on Mars: OMEGA and HRSC observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Mars Polar Energy Balance and the CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="subscript"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seattle, WA, United States. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric Clouds on Mars and on the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Comparative Planetology: Venus-Earth-Mars, ESLAB 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Dust Properties from a Dust Storm Seen by MEx/OMEGA and MEx/PFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savijärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids, Comets, Meteors 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Baltimore, United States. pp.9004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Dust Properties from a Dust Storm Seen by MEx/OMEGA and MEx/PFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savijärvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, League City, Texas, United States. pp.9004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a dust storm properties from the Mars Express OMEGA and PFS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Forni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGA limb observations of the martian dust and atmospheric composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second workshop on Mars atmosphere modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Granada, Spain. pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the martian dust properties from the Mars Express/Omega data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second workshop on Mars atmosphere modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Granada, Spain, Spain. pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the contamination of the Earth’s stratospheric aerosol layer due to space activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lasue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Grunewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-644, 2024, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cloud modelling improvements: Meteoric flux as condensation nuclei and radiatively active CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04409342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of Mars Orbiter Laser Altimeter Atmospheric Features with Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04409663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Machine Learning Algorithms to Detect CO2 Clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2020, 14th Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. 2020, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03090121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. 14, pp.EPSC2020-751, 2020, EPSC Abstracts. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03457140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical trend of participation of women scientists in ESA solar system missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie A. Rathbun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Carine Vandaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. 21, pp.EGU2019-15200, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02064274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a sectional and a modal cloud microphysics representations for Venus: VenLA vs. MAD-VenLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Oxford, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD-VenLA: a microphysical modal representation of clouds for the IPSL Venus GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Burgalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01373895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Modelling of Venus Photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.P23A-2108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01248470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Monte Carlo Markov Chain method to estimate contact parameter temperature dependence: implications for Martian cloud modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Douspis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, pp.id.3802, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01223520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude clouds on Earth, Mars and Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01213023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICAM Aerosol Vertical Distribution Climatology from UV Occultations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maltagliati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. , pp.1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highway to Space: The Direct Connection Between the Lower and the Upper Atmosphere of Mars Sheds a New Light on the History of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Korablev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fedorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. , pp.1188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the clouds on Venus: model development and improvement of a nucleation parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Julin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MARs Boundary Layer Lidar experiment (MARBLL): Winds at last on Mars!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.EGU2014-16617, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of Venus photochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Stolzenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIRIS data from the Rosetta Mars flyby in context with other missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Hviid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moissl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pajola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 128, pp.433 - 506, 2007, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-006-9128-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of the Mesospheric Clouds on Mars and on the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Bertaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Climatology of Terrestrial Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization for two-component H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; - H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O nucleation applicable for very low relative humidities and correct at the one-component limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Julin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael K. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC 2012, European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the microphysics of Martian CO2 ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC 2012, European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microphysical model for the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; - H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O clouds on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAC 2012, European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the clouds on Venus: model development and improvement of a nucleation parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Vehkamäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-1035, EPSC Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphysical properties of Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-1214-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limb observations of CO2 non-LTE emission in Mars atmosphere as observed by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-1837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clouds in the Martian Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Read. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2021, 978-0-190-64792-6. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190647926.013.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01814976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, Clouds, and Aerosols in the Terrestrial Bodies of the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans J. DeegJuan; Antonio Belmonte (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Exoplanets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 29 p., 2018, 978-3-319-30648-3. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30648-3_48-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01693888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martian planetary boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren E. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arakel Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert M. Haberle; R. Todd Clancy; François Forget; Michael D. Smith; Richard W. Zurek (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The atmosphere and climate of Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.172-202, 2017, 978-1-107-01618-7. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781139060172.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01536132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric clouds on Mars and on the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hauchecorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen J. Mackwell; Amy A. Simon-Miller; Jerald W. Harder; Mark A. Bullock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Climatology of Terrestrial Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Arizona Press, chapitre 16, 2013, Space Science Series, 978-0-8165-3059-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized modeling of stratospheric aerosol injection deployment scenarios with two non-cooperative actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18133163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized modeling of stratospheric aerosol injection deployment scenarios with two uncooperative actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ravetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId716"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109722" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ea00022j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hendrix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#233;si" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deanne Rogers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025je009091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Karyu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kuroda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mahieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viscardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04617342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108771" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04506378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cardesin-Moinelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Godfrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grotheer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Blake" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Damiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01059-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04712983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C Vandaele" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Aoki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bauduin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Daerden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fedorova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01109-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04620042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Falletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl106923" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giuranna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Bernal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leseigneur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01092-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04566908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda R. Hendrix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G. J. Mont&#233;si" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J. Thomson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04634987v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lameille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfclm/kgae007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04316777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Murray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Mangan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. C. Plane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007974" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04171009v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Slipski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kleinb&#246;hl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tirsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kminek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jonniaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2023.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04000534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccialli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Willame" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Trompet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002429" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03913354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007384" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G J Mont&#233;si" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deanne Rogers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J Thomson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je007893" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Braude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumedha Gupta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonal K. Jain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007697" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03960856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115447" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guilbon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.09.063" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A. Kahre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Urata" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115239" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Audouard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115098" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Verdier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03650225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.105.0090" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trokhimovskiy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lacombe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006838" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03205548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je006865" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02422316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Neary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Viscardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113598" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rathbun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Milillo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-53-169-2020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Luginin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay9522" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Sidaner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02523636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G.&#160;j. Mont&#233;si" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A. Hauck Ii" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006420" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1096-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Betsis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Ivanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Ristic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Svedhem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1097-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01681392v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Valverde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Carine Vandaele" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0463-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Capria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.05.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sanchez-Lavega" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del R&#237;o-Gaztelurrutia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hueso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ordo&#241;ez-Etxeberria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005740" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575211v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariscal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817606006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01681506v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George J. Flynn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Moores" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Poppe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0458-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01705753v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.C. Plane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Carrillo-Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Mangan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M. J. Crismani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005510" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Merikanto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Henschel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Makkonen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027429" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01656380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Shakun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0437-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328071v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piccialli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. L&#243;pez-Valverde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004981" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390908v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucky Puspitarini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kleinboehl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kass" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/771/1/012049" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Donahue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023538" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merikanto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsagkogeorgas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kangasluoma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023539" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176058v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/807/2/L29" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044402v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Navarro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madeleine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004550" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.09.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madeleine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Head" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059861" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Rodin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.12.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ87GS02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984095v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZHJ9Z4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861861v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Riipinen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20149" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faure" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20046" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769308v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maltagliati" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reberac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.12.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P72MLPMS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768924v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korablev" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.12.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2QMCBHP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677875v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marticorena" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergametti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003942" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Ortega" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurt&#233;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehkam&#228;ki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2010.10.031" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M6P7DLC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.08.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJTFPQC1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597566v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrosyan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galperin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Larsen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RG000351" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510403v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Savij&#228;rvi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.650" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gondet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoffmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholten" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scholten" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hoffmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.04.015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5RCKBR9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676218v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.05.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27NF0RJT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533504v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savij&#228;rvi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.01.024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TXBDTD3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296116v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Napari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulmala" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Vehkam&#228;ki" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lauri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismo Napari" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kulmala" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770737" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Winkler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723073" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302127v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehkam&#228;ki," TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562134v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merikallio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kauhanen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002308" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC7Q7X8F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561947v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Savijrvi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-5274-y" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QSBC5TW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kauhanen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari-Matti Harri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.03.59" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436229v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arfaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-681" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280815v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-148" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269704v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Streel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-97" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Taupin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zolensky" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4490" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280496v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefevre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frandsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Skog" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-306" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281559v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1899" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279494v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hernandez-Bernal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1600" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04567015v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Grunewald" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14286" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676744v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili HE" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bezard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-177" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676328v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martinez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-387" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674988v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-422" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04542354v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zolensky" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04963761v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig T Donnelly" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Whitburn" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288759v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Plane" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Murray" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13306" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408816v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lebonnois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695496v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric, Spiga" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04290530v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1242" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690056v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bierjon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavois" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635918v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Titov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wilson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cardesin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6333" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04292299v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Willame" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trompet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1027" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751490v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03451280v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duxbury" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12956" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03443277v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rossi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03314538v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Azria" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-267" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03446660v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9457" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319697v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-324" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03473397v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duxbury" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-158" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313379v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-742" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03452604v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Neumann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14672" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02812333v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19310" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04490975v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij V. Titov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-720" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466082v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brandt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-190" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03023658v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03015753v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17962" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03014953v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22390" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03015472v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Quirino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Silva" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323746v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407213v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03015457v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03014506v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henschel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Makkonen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03015333v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809209v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407342v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03016202v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02333762v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808985v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407549v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duxbery" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02420076v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02420189v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915213v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daerden" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798167v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407609v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Titov" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cardesin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duxbury" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734237v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914931v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407224v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Rathbun" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Altieri" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407598v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Formisano" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giuranna" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Neukum" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paetzold," TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915451v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743628v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916553v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Minin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02049385v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vals" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04393054v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Vandaele" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trompet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neary" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viscardy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01623891v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01593772v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01455692v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cardesin-Moinelo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480927v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Yin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621402v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hinson" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527674v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Garate-Lopez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621391v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01483729v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01535494v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01593730v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519247v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480934v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Leboucher" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01485449v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622969v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622451v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743953v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403529v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391020v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pio Rossi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Capria" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380327v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380332v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391004v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298374v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390965v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157917v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211200v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Wilson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Markiewicz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211232v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211164v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capria" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01248550v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Capria" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157912v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211229v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01144512v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057516v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widemann" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wilquet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mcgouldrick" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandis Lea Jessup" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057515v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062208v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maltagliati" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064894v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064907v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059398v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coscia" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057032v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067125v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Head" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057622v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062215v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067249v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wilquet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcgouldrick" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cutts" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905878v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905868v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Todd Clancy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862021v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lindqvist" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brouet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908266v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moissl" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajola" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;ppers" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141236v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Korablev" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908251v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l K. Ortega" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906484v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906362v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Atlaskin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Paton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907077v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906481v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Julin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750275v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750259v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rougerie" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750366v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748996v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748730v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749956v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750023v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749778v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Altieri" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749977v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drossart" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lopez-Valverde" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569133v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Schofield" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Kass" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinb&#246;hl" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mccleese" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Allen" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642952v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Abdou" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768509v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cola&#239;tis" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642922v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768207v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566268v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566540v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642917v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768159v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colaitis" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768639v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Madeleine" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642908v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768563v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643197v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115186v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666404v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643345v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115528v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484773v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484879v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485009v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell P&#233;rot" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803959v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809128v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809066v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Melchiorri" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803104v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Encrenaz" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809472v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676735v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Marceau" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-644" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04409342v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Fran&#231;ois" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04409663v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Neumann" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03090121v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-758" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457140v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-751" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02064274v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. Rathbun" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373846v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Burgalat" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373895v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01248470v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01223520v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Douspis" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01213023v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057081v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057211v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059395v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803901v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;prez" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906380v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749766v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-006-9128-4" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749363v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720830v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748935v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749231v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768500v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768151v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768503v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01814976v2" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190647926.013.114" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01693888v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30648-3_48-1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01536132v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Read" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren E. Larsen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Lewis" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arakel Petrosyan" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139060172.007" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846151v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502865v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18133163" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039695v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109722" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ravetta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ea00022j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hendrix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mont&#233;si" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deanne Rogers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz S&#225;nchez-Cano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025je009091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Karyu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kuroda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mahieux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viscardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04712983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C Vandaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Aoki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bauduin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Daerden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fedorova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01109-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04506378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cardesin-Moinelo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Godfrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grotheer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Blake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Damiani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01059-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04617342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl108771" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04620042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Falletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl106923" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fedorova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giuranna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Bernal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leseigneur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01092-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04566908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda R. Hendrix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G. J. Mont&#233;si" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J. Thomson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04634987v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lameille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfclm/kgae007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04171009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Slipski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kleinb&#246;hl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Tirsch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Kminek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Jonniaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2023.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04316777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Murray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P Mangan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. C. Plane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007974" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04000534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Piccialli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Willame" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Trompet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002429" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03913354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007384" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04115966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G J Mont&#233;si" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deanne Rogers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J Thomson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je007893" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Braude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumedha Gupta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonal K. Jain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007697" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03960856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115447" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821124v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guilbon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.09.063" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03650225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.105.0090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Audouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Verdier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115162" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03762786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda A. Kahre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Urata" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115239" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03737422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007347" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trokhimovskiy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lacombe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006838" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03205548v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je006865" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02422316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Neary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Viscardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113598" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Luginin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay9522" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rathbun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Milillo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-53-169-2020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Erard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Sidaner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02523636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G.&#160;j. Mont&#233;si" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A. Hauck Ii" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006420" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1096-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Betsis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Ivanov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Ristic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Svedhem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1097-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575211v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariscal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817606006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01681392v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Valverde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;rard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Carine Vandaele" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0463-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sanchez-Lavega" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del R&#237;o-Gaztelurrutia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hueso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ordo&#241;ez-Etxeberria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005740" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pio Rossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Capria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.05.013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01681506v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George J. Flynn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Moores" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Poppe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0458-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01705753v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.C. Plane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Carrillo-Sanchez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Mangan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M. J. Crismani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005510" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonas Merikanto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Henschel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Makkonen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027429" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01656380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Shakun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0437-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Bertaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390908v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucky Puspitarini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kleinboehl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kass" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/771/1/012049" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240821v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Donahue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023538" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328071v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piccialli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. L&#243;pez-Valverde" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JE004981" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merikanto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franchin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsagkogeorgas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kangasluoma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD023539" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176058v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/807/2/L29" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01079745v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.09.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044402v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Navarro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madeleine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004550" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023522v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madeleine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Head" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059861" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Rodin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.12.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ87GS02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984095v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZHJ9Z4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861861v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Riipinen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20149" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maltagliati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reberac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.12.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P72MLPMS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321113v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20046" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768924v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korablev" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.12.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2QMCBHP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677875v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marticorena" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergametti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003942" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561994v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Ortega" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurt&#233;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehkam&#228;ki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2010.10.031" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M6P7DLC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614919v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.08.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJTFPQC1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597566v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrosyan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galperin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Larsen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RG000351" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642904v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gondet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoffmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholten" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510403v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Savij&#228;rvi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.650" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477373v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scholten" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hoffmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.04.015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5RCKBR9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676218v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.05.017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27NF0RJT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533504v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savij&#228;rvi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.01.024" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TXBDTD3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296116v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauri" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Napari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulmala" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565885v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Vehkam&#228;ki" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lauri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismo Napari" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Kulmala" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2770737" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Winkler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2723073" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302127v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehkam&#228;ki," TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562134v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merikallio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kauhanen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JE002308" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC7Q7X8F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561947v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Savijrvi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-5274-y" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9QSBC5TW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559364v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Kauhanen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari-Matti Harri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.03.59" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436229v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arfaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-681" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280815v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-148" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269704v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Streel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-97" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Taupin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zolensky" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4490" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280496v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefevre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frandsen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Skog" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-306" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281559v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1899" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279494v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hernandez-Bernal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1600" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04567015v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Grunewald" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14286" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676744v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili HE" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bezard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-177" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676328v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martinez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-387" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674988v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-422" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04542354v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zolensky" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04963761v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig T Donnelly" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Whitburn" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04288759v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Plane" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Murray" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13306" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408816v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lebonnois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690056v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bierjon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695496v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric, Spiga" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04290530v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1242" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635918v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Titov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Wilson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cardesin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6333" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04292299v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Willame" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trompet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1027" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03446660v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9457" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03314538v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Azria" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andrieu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-267" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03451280v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duxbury" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12956" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03443277v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Rossi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasik" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319697v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-324" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03473397v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duxbury" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-158" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313379v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-742" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03452604v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Neumann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14672" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02812333v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19310" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03015753v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17962" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466082v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Brandt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-190" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04490975v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij V. Titov" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-720" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03023658v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03014953v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22390" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03015472v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Quirino" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Silva" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323746v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03014506v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henschel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Makkonen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407213v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03015457v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809209v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03015333v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407342v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03016202v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407609v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Titov" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bibring" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cardesin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duxbury" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734237v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02420189v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915213v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daerden" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01798167v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02420076v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808985v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407549v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duxbery" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02333762v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914931v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407224v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A Rathbun" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Altieri" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04407598v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Formisano" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giuranna" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Neukum" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paetzold," TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915451v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743628v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916553v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Minin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02049385v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vals" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04393054v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Vandaele" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trompet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neary" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viscardy" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519247v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01593772v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480927v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Yin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01455692v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cardesin-Moinelo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01623891v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621402v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hinson" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01527674v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Garate-Lopez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621391v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01483729v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01535494v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01593730v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01480934v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Leboucher" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01485449v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622969v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622451v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380332v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743953v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403529v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391020v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pio Rossi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Capria" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380327v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391004v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298374v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390965v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211164v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Capria" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01248550v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Di Capria" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211200v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Wilson" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Markiewicz" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157917v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Julin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211232v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211229v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157912v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01144512v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064907v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057032v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059398v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coscia" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057516v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widemann" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wilquet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mcgouldrick" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandis Lea Jessup" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057515v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062208v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maltagliati" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064894v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067125v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Head" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057622v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062215v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067249v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wilquet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mcgouldrick" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cutts" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862021v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lindqvist" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brouet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908266v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moissl" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajola" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;ppers" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905878v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905868v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Todd Clancy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906362v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Atlaskin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Paton" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906484v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141236v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Korablev" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908251v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l K. Ortega" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907077v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906481v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Julin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748996v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750275v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750259v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rougerie" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750366v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748730v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749956v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750023v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749778v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Altieri" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749977v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drossart" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lopez-Valverde" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566540v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566268v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768207v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Schofield" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Kass" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinb&#246;hl" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mccleese" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642922v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642952v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Abdou" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768509v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cola&#239;tis" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569133v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Allen" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642917v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768159v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colaitis" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768639v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Madeleine" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642908v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768563v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643197v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115186v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666404v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643345v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115528v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484773v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484879v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485009v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell P&#233;rot" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hauchecorne" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809128v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803959v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809066v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Melchiorri" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803104v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drossart" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Encrenaz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809472v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676735v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Marceau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-644" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04409342v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Fran&#231;ois" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04409663v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Neumann" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03090121v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-758" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457140v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-751" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02064274v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. Rathbun" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373846v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Burgalat" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373895v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01248470v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01223520v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Douspis" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01213023v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057211v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057081v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059395v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803901v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;prez" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906380v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749766v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-006-9128-4" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720830v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749363v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748935v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749231v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768503v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768500v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768151v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01814976v2" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190647926.013.114" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01693888v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30648-3_48-1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01536132v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Read" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren E. Larsen" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Lewis" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arakel Petrosyan" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139060172.007" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846151v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502865v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18133163" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039695v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>