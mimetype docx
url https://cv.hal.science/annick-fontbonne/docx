--- v0 (2026-03-27)
+++ v1 (2026-04-18)
@@ -1375,51 +1375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBC48381"/>
+    <w:nsid w:val="D1C485E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>