--- v1 (2026-04-18)
+++ v2 (2026-05-18)
@@ -195,1119 +195,1253 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Overweight and Obesity in France: The 2020 Obepi-Roche Study by the “Ligue Contre l’Obésité”</w:t>
+                <w:t xml:space="preserve">Lower Prevalence of Overweight and Obesity in Adults with Neurofibromatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Mengeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pasmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annick Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Foulatier</w:t>
+                <w:t xml:space="preserve">Houda Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.925. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145 (11), pp.2908-2911.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12030925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2025.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991254v1</w:t>
+                <w:t xml:space="preserve">hal-05600509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variation in prevalence, awareness and control of hypertension in urban and rural areas in Northeast Brazil between 2006 and 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Overweight and Obesity in France: The 2020 Obepi-Roche Study by the “Ligue Contre l’Obésité”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. P. de Souza</w:t>
+                <w:t xml:space="preserve">Andrew Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Pessoa Cesse</w:t>
+                <w:t xml:space="preserve">Marie-Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Vieira de Souza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Nelly Sobreira de Carvalho Barreto</w:t>
+                <w:t xml:space="preserve">Olivier Foulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Saúde Pública</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0102-311x00027819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12030925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144346v1</w:t>
+                <w:t xml:space="preserve">hal-03991254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclaration de Grenoble : la lutte contre les maladies non transmissibles, dont le diabète, une urgence sanitaire pour l’Afrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variation in prevalence, awareness and control of hypertension in urban and rural areas in Northeast Brazil between 2006 and 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Delisle</w:t>
+                <w:t xml:space="preserve">E. A. Pessoa Cesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Besançon</w:t>
+                <w:t xml:space="preserve">W. Vieira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
+                <w:t xml:space="preserve">Maria Nelly Sobreira de Carvalho Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/mst.2018.0837⟩</w:t>
+              <w:t xml:space="preserve">Cadernos de Saúde Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (4), pp.e00027819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0102-311x00027819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015105v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Mal)nutrition and the new epidemiological trend in a context of development and inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déclaration de Grenoble : la lutte contre les maladies non transmissibles, dont le diabète, une urgence sanitaire pour l’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathália Paula de Souza</w:t>
+                <w:t xml:space="preserve">D. Beran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Israel Cabral de Lira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Fontbonne</w:t>
+                <w:t xml:space="preserve">E. Aronica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Cristina de Lima Pinto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1413-81232017227.03042017⟩</w:t>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.371 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/mst.2018.0837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01626182v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participative decentralization of diabetes care in Davao City (Philippines) according to the Chronic Care Model: A program evaluation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Mal)nutrition and the new epidemiological trend in a context of development and inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathália Paula de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+                <w:t xml:space="preserve">Pedro Israel Cabral de Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pasquier</w:t>
+                <w:t xml:space="preserve">Fernanda Cristina de Lima Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivy Boyoze-Nolasco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduarda Ângela Pessoa Cesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabres.2014.01.026⟩</w:t>
+              <w:t xml:space="preserve">Ciência and Saúde Coletiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (7), pp.2257 - 2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1413-81232017227.03042017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00958671v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01626182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma selenium and risk of dysglycemia in an elderly French population: Results from the prospective Epidemiology of Vascular Ageing Study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participative decentralization of diabetes care in Davao City (Philippines) according to the Chronic Care Model: A program evaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Boyoze-Nolasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
+                <w:t xml:space="preserve">Josephine Jasmin Villafuerte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josyane Arnaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
+                <w:t xml:space="preserve">Davide Olchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-7075-7-21⟩</w:t>
+              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabres.2014.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00457717v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma carotenoids and onset of dysglycemia in an elderly population: results of the Epidemiology of Vascular Ageing Study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Plasma selenium and risk of dysglycemia in an elderly French population: Results from the prospective Epidemiology of Vascular Ageing Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Fontbonne</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyane Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Favier</w:t>
+                <w:t xml:space="preserve">Margaret Rayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Berr</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Hininger-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/dc07-2113⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-7075-7-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00274820v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00457717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plasma carotenoids and onset of dysglycemia in an elderly population: results of the Epidemiology of Vascular Ageing Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnime N. Akbaraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Berr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (7), pp.1355-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/dc07-2113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00274820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relationships between glycaemic abnormalities, obesity and insulin resistance in nondiabetic Polynesians of New Caledonia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Defay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaussent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int J Obes (Lond)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (1), pp.109-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.ijo.0803384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00000102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1375,51 +1509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1C485E1"/>
+    <w:nsid w:val="1FD6B56B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1606,51 +1740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-fontbonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1302-8200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137407580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8822-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991254v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fontbonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Currie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foulatier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030925" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. de Souza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Pessoa Cesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vieira de Souza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nelly Sobreira de Carvalho Barreto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00027819" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delisle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aronica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0837" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Paula de Souza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Israel Cabral de Lira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cristina de Lima Pinto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda &#194;ngela Pessoa Cesse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232017227.03042017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00958671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pilleron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Boyoze-Nolasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Jasmin Villafuerte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Olchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2014.01.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ6MG6QC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N. Akbaraly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Rayman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-7-21" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00274820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc07-2113" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Defay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0803384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-fontbonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1302-8200" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137407580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8822-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mengeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pasmant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Fontbonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ayache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2025.04.026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Currie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Picot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foulatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030925" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. de Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Pessoa Cesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vieira de Souza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nelly Sobreira de Carvalho Barreto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311x00027819" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delisle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aronica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0837" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Paula de Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Israel Cabral de Lira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cristina de Lima Pinto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda &#194;ngela Pessoa Cesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232017227.03042017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00958671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pilleron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Boyoze-Nolasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Jasmin Villafuerte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Olchini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2014.01.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ6MG6QC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00457717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime N. Akbaraly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Rayman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hininger-Favier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roussel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-7-21" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00274820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/dc07-2113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Defay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ijo.0803384" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>