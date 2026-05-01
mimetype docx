--- v1 (2026-03-24)
+++ v2 (2026-05-01)
@@ -1036,295 +1036,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous Retroviral Sequences Behave as Putative Enhancers Controlling Gene Expression through HP1-Regulated Long-Range Chromatin Interactions</w:t>
+                <w:t xml:space="preserve">Contribution of 3D genome topological domains to genetic risk of cancers: a genome-wide computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Calvet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Teyssier</w:t>
+                <w:t xml:space="preserve">Kim Philipp Jablonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thorsten Hütt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11152392⟩</w:t>
+              <w:t xml:space="preserve">Human Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40246-022-00375-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745418v1</w:t>
+                <w:t xml:space="preserve">hal-03525806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of 3D genome topological domains to genetic risk of cancers: a genome-wide computational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous Retroviral Sequences Behave as Putative Enhancers Controlling Gene Expression through HP1-Regulated Long-Range Chromatin Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séphora Sallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehmé Saksouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Rebouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Philipp Jablonski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thorsten Hütt</w:t>
+                <w:t xml:space="preserve">Catherine Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40246-022-00375-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11152392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525806v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictable topological sensitivity of Turing patterns on graphs</w:t>
               </w:r>
@@ -1408,698 +1408,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radius selection using kernel density estimation for the computation of nonlinear measures</w:t>
+                <w:t xml:space="preserve">The economy of chromosomal distances in bacterial gene regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Medrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+                <w:t xml:space="preserve">Eda Cakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thorsten Hütt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0055797⟩</w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41540-021-00209-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330932v1</w:t>
+                <w:t xml:space="preserve">hal-03411512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric recurrence quantification analysis of autoregressive processes for pattern recognition in multichannel electroencephalographic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Radius selection using kernel density estimation for the computation of nonlinear measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107572⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (8), pp.083131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0055797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921847v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between production of ribosomal RNA and maturation: just at the beginning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghida Abou Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 8, pp.778778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmolb.2021.778778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes vivantes : du minéral à l'animé, de l'animé au minéral</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parametric recurrence quantification analysis of autoregressive processes for pattern recognition in multichannel electroencephalographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnetblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0714⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109, pp.#107572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833262v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring pattern generators on networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes vivantes : du minéral à l'animé, de l'animé au minéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 566, pp.125631. </w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (Special), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2020.125631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081091v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economy of chromosomal distances in bacterial gene regulation</w:t>
+                <w:t xml:space="preserve">Inferring pattern generators on networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eda Cakir</w:t>
+                <w:t xml:space="preserve">Piotr Nyczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thorsten Hütt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thorsten Hütt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, pp.49. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, pp.125631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41540-021-00209-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2020.125631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411512v2</w:t>
+                <w:t xml:space="preserve">hal-03081091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3D genome shapes the regulatory code of developmental genes</w:t>
               </w:r>
@@ -2578,7027 +2578,7039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomes : étonnants polymères !</w:t>
+                <w:t xml:space="preserve">High-salt Recovered Sequences are associated with the active chromosomal compartment and with large ribonucleoprotein complexes including nuclear bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Barbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+                <w:t xml:space="preserve">Marie Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201857010⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (11), pp.1733 - 1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.237073.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518411v1</w:t>
+                <w:t xml:space="preserve">hal-01912447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Signature of Cooperativity in the Irreversible Collapse of a Polymer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Koszul</w:t>
+                <w:t xml:space="preserve">Probabilistic analysis of recurrence plots generated by fractional Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.057801⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (8), pp.#085721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5030522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992814v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02050628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of foliar endophytic ascomycetes in the endemic Corsicanpine forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromosomes : étonnants polymères !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
+                <w:t xml:space="preserve">Maria Barbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2018.07.008⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201857010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333098v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic analysis of recurrence plots generated by fractional Gaussian noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+                <w:t xml:space="preserve">Kinetic Signature of Cooperativity in the Irreversible Collapse of a Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittore F Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+                <w:t xml:space="preserve">Romain Koszul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (8), pp.#085721. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.057801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5030522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.057801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02050628v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-salt Recovered Sequences are associated with the active chromosomal compartment and with large ribonucleoprotein complexes including nuclear bodies</w:t>
+                <w:t xml:space="preserve">Diversity of foliar endophytic ascomycetes in the endemic Corsicanpine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baudement</w:t>
+                <w:t xml:space="preserve">Adrien Taudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cournac</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Court</w:t>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Seveno</w:t>
+                <w:t xml:space="preserve">Laetitia Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (11), pp.1733 - 1746. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.128-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.237073.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912447v1</w:t>
+                <w:t xml:space="preserve">hal-02333098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the dynamics of emotional expressions in family therapy of patients with anorexia nervosa</w:t>
+                <w:t xml:space="preserve">Topological determinants of self- sustained activity in a simple model of excitable dynamics on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pezard</w:t>
+                <w:t xml:space="preserve">Christoph C Fretter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyn Doba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">Annick C Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
+                <w:t xml:space="preserve">Claus C. Hilgetag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thorsten C Hütt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 253, pp.49 - 57. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.42340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.03.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep42340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792291v1</w:t>
+                <w:t xml:space="preserve">hal-01487876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological determinants of self- sustained activity in a simple model of excitable dynamics on graphs</w:t>
+                <w:t xml:space="preserve">Quantifying the dynamics of emotional expressions in family therapy of patients with anorexia nervosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph C Fretter</w:t>
+                <w:t xml:space="preserve">Laurent Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick C Lesne</w:t>
+                <w:t xml:space="preserve">Karyn Doba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus C. Hilgetag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Thorsten C Hütt</w:t>
+                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.42340. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 253, pp.49 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487876v1</w:t>
+                <w:t xml:space="preserve">hal-01792291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome supranucleosomal organization and genetic susceptibility to diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. P Jablonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fretter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Hütt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1882 (1), pp.20027 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5001606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of cancer: the role of chromosome conformation and epigenetics in cancer progression multiscale insights on cancer progression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The physics of epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Nikitiuk</w:t>
+                <w:t xml:space="preserve">Ruggero Cortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. O. Baudement</w:t>
+                <w:t xml:space="preserve">Bertrand Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Forne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4960270⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.88.025002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187335v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-molecule view of transcription reveals convoys of RNA polymerases and multi-scale bursting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics of cancer: the role of chromosome conformation and epigenetics in cancer progression multiscale insights on cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.B. Naimark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katjana Tantale</w:t>
+                <w:t xml:space="preserve">A.S. Nikitiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Müller</w:t>
+                <w:t xml:space="preserve">M. O. Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alja Kozulic-Pirher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Forne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12248⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1760, pp.020051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4960270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01622688v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of epigenetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single-molecule view of transcription reveals convoys of RNA polymerases and multi-scale bursting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Caré</w:t>
+                <w:t xml:space="preserve">Katjana Tantale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+                <w:t xml:space="preserve">Florian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alja Kozulic-Pirher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.88.025002⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510200v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01622688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of cancer: The role of epigenetics and chromosome conformation in cancer progression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Forné</w:t>
+                <w:t xml:space="preserve">Network concepts for analyzing 3D genome structure from chromosomal contact maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4960270⟩</w:t>
+              <w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-016-0029-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04666603v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network concepts for analyzing 3D genome structure from chromosomal contact maps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+                <w:t xml:space="preserve">The physics of cancer: The role of epigenetics and chromosome conformation in cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg B Naimark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr S Nikitiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-016-0029-5⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, International Conference on Physics of Cancer, 1760 (1), pp.020051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4960270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199686v1</w:t>
+                <w:t xml:space="preserve">hal-04666603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Modeling of Crohn's Disease Incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pascoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (6), pp.e0156138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0156138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical models of radiation action on living cells: From the target theory to the modern approaches. A historical and critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Bodgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 394, pp.93 - 101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Topological Domains and Loop Formation to 3D Chromatin Organization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visions de la complexité. Le démon de Laplace dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chavalarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes6030734⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264317v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct polymer physics principles govern chromatin dynamics in mouse and Drosophila topological domains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+                <w:t xml:space="preserve">Chromatin fiber allostery and the epigenetic code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1786-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.064114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/6/064114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212952v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond ectomycorrhizal bipartite networks: projected networks demonstrate contrasted patterns between early- and late-successional plants in Corsica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Munoz</w:t>
+                <w:t xml:space="preserve">Contribution of Topological Domains and Loop Formation to 3D Chromatin Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuthy Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00881⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.734-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes6030734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266358v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin fiber allostery and the epigenetic code</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct polymer physics principles govern chromatin dynamics in mouse and Drosophila topological domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cathala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hua Wong</w:t>
+                <w:t xml:space="preserve">Vuthy Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sexton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1786-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/6/064114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01110488v1</w:t>
+                <w:t xml:space="preserve">hal-01212952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visions de la complexité. Le démon de Laplace dans tous ses états</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bertelle</w:t>
+                <w:t xml:space="preserve">Beyond ectomycorrhizal bipartite networks: projected networks demonstrate contrasted patterns between early- and late-successional plants in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brodu</w:t>
+                <w:t xml:space="preserve">Francois Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2015007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167299v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of long cycles in excitable dynamics on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. C. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Hilgetag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (5-1), pp.052805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.052805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated percolation models of structured habitat in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Huth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 416, pp.290-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2014.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D genome reconstruction from chromosomal contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-Size Conformational Transitions: A Unifying Concept Underlying Chromosome Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand R Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMETH.3104⟩</w:t>
+              <w:t xml:space="preserve">Communications in Theoretical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.607-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0253-6102/62/4/18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324120v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Size Conformational Transitions: A Unifying Concept Underlying Chromosome Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand R Caré</w:t>
+                <w:t xml:space="preserve">3D genome reconstruction from chromosomal contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Carrivain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Forné</w:t>
+                <w:t xml:space="preserve">Julien Riposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Theoretical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0253-6102/62/4/18⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.1141-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMETH.3104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948467v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Turing, les motifs et les structures du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Analysis of Biological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (1), pp.3-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-013-9170-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenised model linking microscopic and macroscopic dynamics of a biofilm: Application to growth in a plug flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deygout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 250, pp.15-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single formula to describe radiation-induced protein relocalization Towards a mathematical definition of individual radiosensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 333, pp.135-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network Perspective on Metabolic Inconsistency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Sonnenschein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Felipe Golib Dzib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Eilebrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheerazed Boulkroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (1), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1752-0509-6-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00793168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symétries et morphogenèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatics of DNA compaction in viruses, bacteria and eukaryotes: functional insights and evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (36), pp.9285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM25789K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350185v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDS: A Fold-change Based Statistical Test for Concomitant Identification of Distinctness and Similarity in Gene Expression Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symétries et morphogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544156v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatics of DNA compaction in viruses, bacteria and eukaryotes: functional insights and evolutionary perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+                <w:t xml:space="preserve">CDS: A Fold-change Based Statistical Test for Concomitant Identification of Distinctness and Similarity in Gene Expression Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Felipe Golib Dzib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Targat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Noth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Benecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SM25789K⟩</w:t>
+              <w:t xml:space="preserve">Genomics, Proteomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gpb.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510086v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust modeling in natural sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matrix-bound PAI-1 supports membrane blebbing via RHOA/ROCK1 signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cartier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charrière-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615377v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-bound PAI-1 supports membrane blebbing via RHOA/ROCK1 signaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust modeling in natural sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (2-3), pp.109-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677159v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The condensed chromatin fiber: an allosteric chemo-mechanical machine for signal transduction and genome processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Becavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1478-3975/9/1/013001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the efficiency of multidimensional scaling in the analysis of high-dimensional data using singular value decomposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bécavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mintsa-Eya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Benecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics (Oxford, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (10), pp.1413--1421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription within Condensed Chromatin: Steric Hindrance Facilitates Elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bécavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (5), pp.824-833. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2009.10.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a collective outcome triggers a rare individual event: A mode of metastatic process in a cell population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cartier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fabre-Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Population Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (3), pp.136--165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08898480.2010.490996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of the narrative components in autobiographical speech of anorexic adolescents: A statistical and non-linear dynamical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
+                <w:t xml:space="preserve">Behavioral Sequence Analysis Reveals a Novel Role for ß2* Nicotinic Receptors in Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pezard</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Maskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2007.07.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (11), pp.e1000229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03109112v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02935825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Sequence Analysis Reveals a Novel Role for ß2* Nicotinic Receptors in Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maubourguet</w:t>
+                <w:t xml:space="preserve">Organization of the narrative components in autobiographical speech of anorexic adolescents: A statistical and non-linear dynamical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Doba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faure</w:t>
+                <w:t xml:space="preserve">Christine Humez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pezard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (11), pp.e1000229. </w:t>
+              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New Ideas in Psychology, 26 (2), pp.295-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02935825v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-time and continuous-time modelling : some bridges and gaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Krivine</w:t>
+                <w:t xml:space="preserve">Dynamics of Emotional Expression in Autobiographic Speech of Patients with Anorexia Nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Doba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Lesné</w:t>
+                <w:t xml:space="preserve">Jean Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Treiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17, pp.261-276. </w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Psychological Reports, 101 (1), p. 237-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960129507005981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2466/pr0.101.1.237-249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00151946v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Emotional Expression in Autobiographic Speech of Patients with Anorexia Nervosa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">Discrete-time and continuous-time modelling : some bridges and gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vignau</w:t>
+                <w:t xml:space="preserve">Annick Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Christophe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Treiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Psychological Reports, 101 (1), p. 237-249. </w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.261-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/pr0.101.1.237-249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960129507005981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106816v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical model for the condensation and decondensation of eukaryotic chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 580 (2), pp.368-372. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2005.12.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographical memory deficit in anorexia nervosa: Emotion regulation and effect of duration of illness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyn Doba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pezard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Journal of Psychosomatic Research, 61 (4), p. 537-543. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2006.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAGA interacting factors confine sub-diffusion of transcribed genes to the nuclear envelope.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain G Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 441 (7094), pp.770-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature04752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00207343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen consumption by cultured human cells is impaired by a nucleoside analogue cocktail that inhibits mitochondrial DNA synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Piétri-Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mathez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (3), pp.154-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mito.2004.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian model of heat conductivity and Fourier law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 351, pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing and exploring wells of energy landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46, pp.num.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Second Law of thermodynamics and the piston problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 117, pp.739-772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-time-scale relaxation toward thermal equilibrium of the enigmatic piston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 112, pp.1199-1228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition-like behavior in a low-pass filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 71, pp.31-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/1.1514233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic motion of the controversial piston in the thermodynamic limit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lesne</w:t>
+                <w:t xml:space="preserve">Adaptive elastic properties of chromatin fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Ben-Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical and Theoretical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 314 (1-4), pp.592-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4371(02)01073-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003835v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation and buckling instability of DNA linker within locked chromatin fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">Deterministic motion of the controversial piston in the thermodynamic limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66, pp.060901</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 108, pp.669-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020299v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive elastic properties of chromatin fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eli Ben-Haim</w:t>
+                <w:t xml:space="preserve">Intercalation and buckling instability of DNA linker within locked chromatin fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Ben-Haïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical and Theoretical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.060901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-4371(02)01073-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03206061v1</w:t>
+                <w:t xml:space="preserve">hal-00020299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin: A tunable spring at work inside chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Ben-Haïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (5), pp.051921. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.051921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coil–globule transition for a polymer chain confined in a tube: A Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 113 (16), pp.6966-6973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1310617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of a grafted polymer chain confined in a tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 112, pp.1565-1573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical wave front in two dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mareschal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 48 (2), pp.1568-1571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.48.1568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSITIONS TO CHAOS IN THE PRESENCE OF AN EXTERNAL PERIODIC FIELD - CROSSOVER EFFECT IN THE MEASURE OF CRITICAL EXPONENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arneodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 3 (6), pp.643-651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/3/6/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9608,642 +9620,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique des systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans de l'ISC-PIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et modélisation en physique: une histoire d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire HIPHIS, cycle 2024-2025, Questions d'échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Boiteau; Martin In, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thom et l’origine des formes : une vision mathématique entre physique et biologie</w:t>
+                <w:t xml:space="preserve">Recurrence networks and contact maps: A unified approach to dynamical systems and genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L’héritage de René Thom, géomètre par excellence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Recurrence Plots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Y. Hirata, M. Shiro, M. Fukino, N. Marwan, C.L. Webber, K. Aihara, Aug 2023, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326100v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence networks and contact maps: A unified approach to dynamical systems and genomics</w:t>
+                <w:t xml:space="preserve">Thom et l’origine des formes : une vision mathématique entre physique et biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Recurrence Plots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Y. Hirata, M. Shiro, M. Fukino, N. Marwan, C.L. Webber, K. Aihara, Aug 2023, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Colloque "L’héritage de René Thom, géomètre par excellence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326346v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche originale pour la modélisation des biofilms, ou un aller-retour entre IBM et EDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deygout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Neural Correlations Using Lempel-Ziv Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAI-1, contrôleur de l'aiguillage menant les cellules tumorales à la prolifération ou à la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Post-doctorants du Génopole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Génocentre, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10253,329 +10265,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'héritage de Kolmogorov en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Nikolski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, pp.304, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de Physique (de Newton à Mandelbrot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Stauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eugene Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer (Paris), pp.364, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley and Sons (Chichesterà), pp.360, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de renormalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles (Paris), pp.388, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10585,236 +10597,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial reconstruction from contact networks: A unified approach for dynamics and genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconnacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Hirata, M. Shiro, M. Fukino, C. L. Webber Jr, K. Aihara and N. Marwan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recurrence Plots and Their Quantifications: Methodological Breakthroughs and Interdisciplinary Discoveries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-146, 2025, Springer Proceedings in Complexity</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenèse et paysages : un dialogue entre la céramique et la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum de Genève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue de l’exposition « La peau est un paysage » (16 octobre 2021-26 juin 2022) d'Anne Larouzé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muséum Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-19, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene regulatory network.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thorsten C Hütt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10834,612 +10846,612 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Wolkenhauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Medicine: Integrative, Qualitative and Computational Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.77-85, 2020, Reference Modules in Biomedical Sciences (peer-reviewed, accepted 20/06/2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial biofilms – towards ‘hybrid’ modelling</w:t>
+                <w:t xml:space="preserve">Formes mathématiques, formes physiques, formes vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">coordonné par A. Fleischer et A. Prochiantz,. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t>
+              <w:t xml:space="preserve">Le Rêve de Formes. Arts, Sciences .. et Cie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.107-112, 2019, Le genre humain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786394v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes mathématiques, formes physiques, formes vivantes</w:t>
+                <w:t xml:space="preserve">Bacterial biofilms – towards ‘hybrid’ modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Rêve de Formes. Arts, Sciences .. et Cie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.107-112, 2019, Le genre humain</w:t>
+              <w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308929v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biofilms bactériens: vers une modélisation « hybride »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+                <w:t xml:space="preserve">The Role of Supercoiling in the Motor Activity of RNA Polymerases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick C Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Basyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-232, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8556-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agropolis International Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01823255v2</w:t>
+                <w:t xml:space="preserve">hal-02343520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traverser les frontières</w:t>
+                <w:t xml:space="preserve">Les biofilms bactériens: vers une modélisation « hybride »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu'est-ce-que la science pour vous? (tome 2), coordonné par M. Silberstein, Editions Matériologiques, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 225-230, 2018</w:t>
+              <w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agropolis International Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33, 2018, Dossiers d'Agropolis International</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326871v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Supercoiling in the Motor Activity of RNA Polymerases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Barbi</w:t>
+                <w:t xml:space="preserve">Traverser les frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Qu'est-ce-que la science pour vous? (tome 2), coordonné par M. Silberstein, Editions Matériologiques, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 225-230, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343520v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization, renormalization, and renormalization groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Licata et A. J. Sakaji. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision of Oneness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aracne Editrice, pp. 121-154, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11449,209 +11461,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular codes in biology: the genetic code and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a collective outcome triggers a rare individual event: a mode of metastatic process in a cell population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cartier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Fabre-Guillevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11661,151 +11673,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 2.1 du projet DISCO : Modèles individus-centrés et simulations Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Deygout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11815,388 +11827,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ficus carica et sa pollinisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">无花果及其授粉</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516842v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ficus carica and its pollination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Ficus carica et sa pollinisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516888v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">无花果及其授粉</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Ficus carica and its pollination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532564v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches des phénomènes critiques par renormalisation : la réalité émergente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId391"/>
+      <w:footerReference w:type="default" r:id="rId392"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12264,51 +12276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37A4B2D5"/>
+    <w:nsid w:val="23E09CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12495,51 +12507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-lesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6647-612X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034480099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecouvreur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Rebouissou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forn&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4726-4_10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghita Bose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Arlinghaus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thorsten H&#252;tt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Azouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguirrebengoa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.106503.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Christopher Merten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Uygun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fieng.2024.1353531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Ge Miao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Xin Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiong Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Rumiantsau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014402" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Carron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morlot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1390-0_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Sallis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehm&#233; Saksouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152392" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03525806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Philipp Jablonski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-022-00375-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Armbruster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.014304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055797" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107572" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Azouzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jaafar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.778778" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nyczka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2020.125631" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411512v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Cakir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-021-00209-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357466v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Merle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308932v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thorsten C H&#252;tt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349503v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Matthys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mozziconacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty1059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10121049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.057801" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.07.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02050628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030522" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudement" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.237073.118" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pezard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Doba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.03.044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph C Fretter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick C Lesne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus C. Hilgetag" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42340" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P Jablonski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fretter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forn&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. H&#252;tt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001606" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Naimark" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Nikitiuk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Baudement" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960270" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#252;ller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja Kozulic-Pirher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12248" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Cortini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.88.025002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg B Naimark" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr S Nikitiuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0029-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Victor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascoe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrivain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156138" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bodgi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.01.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030734" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212952v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sexton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Herviou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1786-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00881" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/6/064114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chavalarias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brodu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hilgetag" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hutt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.052805" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Huth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.08.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riposo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3104" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948467v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R Car&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0253-6102/62/4/18" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350261v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9170-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907MC2BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodgi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granzotto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.05.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGWSBJD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00793168v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Sonnenschein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felipe Golib Dzib" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eilebrecht" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-6-41" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350185v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544156v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Noth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2012.06.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25789K" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615377v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charri&#232;re-Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032204" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becavin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/1/013001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961026v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr143" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510014v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.054" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760141v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2010.490996" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Humez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2007.07.004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXPJ81SF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935825v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubourguet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Maskos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000229" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151946v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krivine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesn&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129507005981" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VKLQZ9FZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03106816v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.101.1.237-249" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509975v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.12.053" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109307v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2006.02.008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B525MQ0C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140777v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2004.09.004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC76HFQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003834v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gruber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012095v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002876v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruber" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pache" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003836v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1514233" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003835v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020299v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Ben-Ha&#239;m" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206061v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Ben-Haim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01073-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206063v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.051921" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076464v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1310617" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003915v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332108v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perera" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mareschal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1568" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557015v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/3/6/001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7C2A6D957520AB444F06F9B22C69A4FD819DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309316v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309308v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326100v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326346v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859553v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331599v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bonnier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339805v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003841v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Nikolski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003840v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Stauffer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eugene Stanley" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003839v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003838v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconnacci" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://institutions.ville-geneve.ch/fileadmin/user_upload/mhn/documents/Museum/MHN_Fascicule_planches.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313633v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308929v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823255v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326871v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343520v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8556-2_11" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104870v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085620v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407546v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516842v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516888v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532564v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Deng" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03175260v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-lesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6647-612X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034480099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecouvreur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Rebouissou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forn&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4726-4_10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghita Bose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Arlinghaus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thorsten H&#252;tt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Azouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguirrebengoa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.106503.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Christopher Merten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Uygun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fieng.2024.1353531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Ge Miao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Xin Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiong Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Rumiantsau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014402" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Carron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morlot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1390-0_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03525806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Philipp Jablonski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-022-00375-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Sallis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehm&#233; Saksouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152392" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Armbruster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.014304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411512v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Cakir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-021-00209-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055797" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Azouzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jaafar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.778778" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0714" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nyczka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2020.125631" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357466v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Merle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308932v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thorsten C H&#252;tt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349503v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Matthys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mozziconacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty1059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10121049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.237073.118" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02050628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030522" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.057801" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.07.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph C Fretter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick C Lesne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus C. Hilgetag" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pezard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Doba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.03.044" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7F4ZKX8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P Jablonski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fretter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forn&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. H&#252;tt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Cortini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.88.025002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Naimark" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Nikitiuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Baudement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja Kozulic-Pirher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12248" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199686v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0029-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg B Naimark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr S Nikitiuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Victor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascoe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrivain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156138" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bodgi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.01.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167299v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chavalarias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brodu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/6/064114" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030734" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sexton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Herviou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1786-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00881" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hilgetag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hutt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.052805" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201639v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Huth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.08.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948467v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R Car&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0253-6102/62/4/18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324120v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riposo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3104" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350261v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9170-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907MC2BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodgi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granzotto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.05.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGWSBJD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00793168v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Sonnenschein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felipe Golib Dzib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eilebrecht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-6-41" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510086v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25789K" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350185v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Noth" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2012.06.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charri&#232;re-Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032204" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615377v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644393v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becavin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/1/013001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961026v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr143" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2010.490996" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935825v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubourguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Maskos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000229" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109112v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Humez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2007.07.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXPJ81SF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03106816v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.101.1.237-249" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151946v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krivine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesn&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129507005981" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VKLQZ9FZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.12.053" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109307v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2006.02.008" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B525MQ0C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140777v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2004.09.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC76HFQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003834v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gruber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012095v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002876v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012073v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1514233" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206061v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Ben-Haim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01073-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003835v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Ben-Ha&#239;m" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206063v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.051921" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076464v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1310617" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003915v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perera" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mareschal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1568" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557015v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/3/6/001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7C2A6D957520AB444F06F9B22C69A4FD819DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309316v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326346v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326100v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859553v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331599v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bonnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339805v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003841v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Nikolski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003840v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Stauffer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eugene Stanley" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003839v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003838v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636019v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconnacci" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://institutions.ville-geneve.ch/fileadmin/user_upload/mhn/documents/Museum/MHN_Fascicule_planches.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313633v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308929v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786394v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343520v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8556-2_11" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823255v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326871v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104870v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085620v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407546v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532564v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Deng" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516842v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516888v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03175260v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>