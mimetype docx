--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -681,265 +681,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active pollination in a functionally dioecious Ficus species: An interplay between pollinator behaviour and floral morphology</w:t>
+                <w:t xml:space="preserve">Predicting attractors from spectral properties of stylized gene regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bai-Ge Miao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan-Qiong Peng</w:t>
+                <w:t xml:space="preserve">Dzmitry Rumiantsau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thorsten Hütt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2023.152274⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (1), pp.014402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.014402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182812v1</w:t>
+                <w:t xml:space="preserve">hal-04153093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting attractors from spectral properties of stylized gene regulatory networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active pollination in a functionally dioecious Ficus species: An interplay between pollinator behaviour and floral morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai-Ge Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Xin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzmitry Rumiantsau</w:t>
+                <w:t xml:space="preserve">Yan-Qiong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (1), pp.014402. </w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 302, pp.152274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.014402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2023.152274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153093v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3D organization of chromatin colors in mammalian nuclei</w:t>
               </w:r>
@@ -1408,698 +1408,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economy of chromosomal distances in bacterial gene regulation</w:t>
+                <w:t xml:space="preserve">Coupling between production of ribosomal RNA and maturation: just at the beginning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eda Cakir</w:t>
+                <w:t xml:space="preserve">Chaima Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghida Abou Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41540-021-00209-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 8, pp.778778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.778778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411512v2</w:t>
+                <w:t xml:space="preserve">hal-03380240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radius selection using kernel density estimation for the computation of nonlinear measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (8), pp.083131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0055797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between production of ribosomal RNA and maturation: just at the beginning</w:t>
+                <w:t xml:space="preserve">Parametric recurrence quantification analysis of autoregressive processes for pattern recognition in multichannel electroencephalographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaima Azouzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dez</w:t>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghida Abou Merhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnetblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.778778⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109, pp.#107572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380240v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric recurrence quantification analysis of autoregressive processes for pattern recognition in multichannel electroencephalographic data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes vivantes : du minéral à l'animé, de l'animé au minéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107572⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (Special), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921847v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes vivantes : du minéral à l'animé, de l'animé au minéral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring pattern generators on networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Nyczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Thorsten Hütt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (Special), </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, pp.125631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2021.0714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2020.125631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833262v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring pattern generators on networks</w:t>
+                <w:t xml:space="preserve">The economy of chromosomal distances in bacterial gene regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Nyczka</w:t>
+                <w:t xml:space="preserve">Eda Cakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Thorsten Hütt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 566, pp.125631. </w:t>
+              <w:t xml:space="preserve">npj Systems Biology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2020.125631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41540-021-00209-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081091v1</w:t>
+                <w:t xml:space="preserve">hal-03411512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3D genome shapes the regulatory code of developmental genes</w:t>
               </w:r>
@@ -2578,646 +2578,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-salt Recovered Sequences are associated with the active chromosomal compartment and with large ribonucleoprotein complexes including nuclear bodies</w:t>
+                <w:t xml:space="preserve">Chromosomes : étonnants polymères !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baudement</w:t>
+                <w:t xml:space="preserve">Maria Barbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Cournac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.237073.118⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201857010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912447v1</w:t>
+                <w:t xml:space="preserve">hal-03518411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic analysis of recurrence plots generated by fractional Gaussian noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+                <w:t xml:space="preserve">Kinetic Signature of Cooperativity in the Irreversible Collapse of a Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittore F Scolari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Koszul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5030522⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (5), pp.057801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.057801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02050628v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomes : étonnants polymères !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of foliar endophytic ascomycetes in the endemic Corsicanpine forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Barbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201857010⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.128-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518411v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Signature of Cooperativity in the Irreversible Collapse of a Polymer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-salt Recovered Sequences are associated with the active chromosomal compartment and with large ribonucleoprotein complexes including nuclear bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Koszul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Baudement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.057801⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (11), pp.1733 - 1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.237073.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992814v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of foliar endophytic ascomycetes in the endemic Corsicanpine forests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Hugot</w:t>
+                <w:t xml:space="preserve">Probabilistic analysis of recurrence plots generated by fractional Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finn Kjellberg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36, pp.128-140. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (8), pp.#085721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2018.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5030522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333098v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02050628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological determinants of self- sustained activity in a simple model of excitable dynamics on graphs</w:t>
               </w:r>
@@ -3596,51 +3596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics of epigenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Cortini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3899,51 +3899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alja Kozulic-Pirher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.12248. </w:t>
@@ -3975,399 +3975,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01622688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network concepts for analyzing 3D genome structure from chromosomal contact maps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Network Modeling of Crohn's Disease Incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pascoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-016-0029-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0156138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199686v1</w:t>
+                <w:t xml:space="preserve">hal-02187347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of cancer: The role of epigenetics and chromosome conformation in cancer progression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Forné</w:t>
+                <w:t xml:space="preserve">Network concepts for analyzing 3D genome structure from chromosomal contact maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4960270⟩</w:t>
+              <w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjnbp/s40366-016-0029-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04666603v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Modeling of Crohn's Disease Incidence</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The physics of cancer: The role of epigenetics and chromosome conformation in cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carrivain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleg B Naimark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr S Nikitiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156138⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, International Conference on Physics of Cancer, 1760 (1), pp.020051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4960270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02187347v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical models of radiation action on living cells: From the target theory to the modern approaches. A historical and critical review</w:t>
               </w:r>
@@ -4405,51 +4405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 394, pp.93 - 101. </w:t>
@@ -4481,680 +4481,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visions de la complexité. Le démon de Laplace dans tous ses états</w:t>
+                <w:t xml:space="preserve">Distinct polymer physics principles govern chromatin dynamics in mouse and Drosophila topological domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Deffuant</w:t>
+                <w:t xml:space="preserve">Vuthy Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
+                <w:t xml:space="preserve">Tom Sexton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chavalarias</w:t>
+                <w:t xml:space="preserve">Thierry Gostan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Brodu</w:t>
+                <w:t xml:space="preserve">Laurie Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2015007⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1786-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167299v1</w:t>
+                <w:t xml:space="preserve">hal-01212952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin fiber allostery and the epigenetic code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Topological Domains and Loop Formation to 3D Chromatin Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuthy Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Forné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/6/064114⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.734-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes6030734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110488v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Topological Domains and Loop Formation to 3D Chromatin Organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+                <w:t xml:space="preserve">Beyond ectomycorrhizal bipartite networks: projected networks demonstrate contrasted patterns between early- and late-successional plants in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes6030734⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264317v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct polymer physics principles govern chromatin dynamics in mouse and Drosophila topological domains</w:t>
+                <w:t xml:space="preserve">Visions de la complexité. Le démon de Laplace dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuthy Ea</w:t>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chavalarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Sexton</w:t>
+                <w:t xml:space="preserve">C. Bertelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gostan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Baudement</w:t>
+                <w:t xml:space="preserve">N. Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1786-8⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212952v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond ectomycorrhizal bipartite networks: projected networks demonstrate contrasted patterns between early- and late-successional plants in Corsica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Taudiere</w:t>
+                <w:t xml:space="preserve">Chromatin fiber allostery and the epigenetic code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">Guy Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Monnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bellanger</w:t>
+                <w:t xml:space="preserve">Hua Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.881. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.064114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/6/064114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266358v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of long cycles in excitable dynamics on graphs</w:t>
               </w:r>
@@ -5251,1094 +5251,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated percolation models of structured habitat in ecology</w:t>
+                <w:t xml:space="preserve">Finite-Size Conformational Transitions: A Unifying Concept Underlying Chromosome Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Huth</w:t>
+                <w:t xml:space="preserve">Bertrand R Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 416, pp.290-308. </w:t>
+              <w:t xml:space="preserve">Communications in Theoretical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.607-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2014.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0253-6102/62/4/18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201639v1</w:t>
+                <w:t xml:space="preserve">hal-02948467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Size Conformational Transitions: A Unifying Concept Underlying Chromosome Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D genome reconstruction from chromosomal contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand R Caré</w:t>
+                <w:t xml:space="preserve">Julien Riposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Carrivain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">Paul Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Theoretical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (4), pp.607-616. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.1141-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0253-6102/62/4/18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NMETH.3104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948467v1</w:t>
+                <w:t xml:space="preserve">hal-02324120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D genome reconstruction from chromosomal contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated percolation models of structured habitat in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Huth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Riposo</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.1141-1143. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 416, pp.290-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NMETH.3104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2014.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324120v1</w:t>
+                <w:t xml:space="preserve">hal-01201639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Turing, les motifs et les structures du vivant</w:t>
+                <w:t xml:space="preserve">Multiscale Analysis of Biological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10441-013-9170-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350261v1</w:t>
+                <w:t xml:space="preserve">hal-04311216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Analysis of Biological Systems</w:t>
+                <w:t xml:space="preserve">Alan Turing, les motifs et les structures du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10441-013-9170-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04311216v1</w:t>
+                <w:t xml:space="preserve">hal-01350261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenised model linking microscopic and macroscopic dynamics of a biofilm: Application to growth in a plug flow reactor</w:t>
+                <w:t xml:space="preserve">A single formula to describe radiation-induced protein relocalization Towards a mathematical definition of individual radiosensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Deygout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">L. Bodgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Campillo</w:t>
+                <w:t xml:space="preserve">A. Granzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.10.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 333, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604377v1</w:t>
+                <w:t xml:space="preserve">hal-02865164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single formula to describe radiation-induced protein relocalization Towards a mathematical definition of individual radiosensitivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenised model linking microscopic and macroscopic dynamics of a biofilm: Application to growth in a plug flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Granzotto</w:t>
+                <w:t xml:space="preserve">Chloé Deygout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Devic</w:t>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vogin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 333, pp.135-145. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 250, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865164v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Perspective on Metabolic Inconsistency.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Felipe Golib Dzib</w:t>
+                <w:t xml:space="preserve">Electrostatics of DNA compaction in viruses, bacteria and eukaryotes: functional insights and evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sheerazed Boulkroun</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-6-41⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (36), pp.9285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM25789K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00793168v1</w:t>
+                <w:t xml:space="preserve">hal-03510086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatics of DNA compaction in viruses, bacteria and eukaryotes: functional insights and evolutionary perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+                <w:t xml:space="preserve">A Network Perspective on Metabolic Inconsistency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Sonnenschein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Felipe Golib Dzib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Eilebrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheerazed Boulkroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (36), pp.9285. </w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2SM25789K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-6-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510086v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00793168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symétries et morphogenèse</w:t>
               </w:r>
@@ -6406,51 +6406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDS: A Fold-change Based Statistical Test for Concomitant Identification of Distinctness and Similarity in Gene Expression Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Felipe Golib Dzib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Targat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,230 +6521,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-bound PAI-1 supports membrane blebbing via RHOA/ROCK1 signaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust modeling in natural sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (2-3), pp.109-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677159v1</w:t>
+                <w:t xml:space="preserve">hal-03615377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust modeling in natural sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matrix-bound PAI-1 supports membrane blebbing via RHOA/ROCK1 signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cartier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Charrière-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e32204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615377v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The condensed chromatin fiber: an allosteric chemo-mechanical machine for signal transduction and genome processing</w:t>
               </w:r>
@@ -6756,51 +6756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Becavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6977,64 +6977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription within Condensed Chromatin: Steric Hindrance Facilitates Elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bécavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7081,64 +7081,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a collective outcome triggers a rare individual event: A mode of metastatic process in a cell population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cartier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fabre-Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7209,299 +7209,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Sequence Analysis Reveals a Novel Role for ß2* Nicotinic Receptors in Exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organization of the narrative components in autobiographical speech of anorexic adolescents: A statistical and non-linear dynamical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Doba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maubourguet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faure</w:t>
+                <w:t xml:space="preserve">Christine Humez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pezard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000229⟩</w:t>
+              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New Ideas in Psychology, 26 (2), pp.295-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02935825v1</w:t>
+                <w:t xml:space="preserve">hal-03109112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of the narrative components in autobiographical speech of anorexic adolescents: A statistical and non-linear dynamical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Nandrino</w:t>
+                <w:t xml:space="preserve">Behavioral Sequence Analysis Reveals a Novel Role for ß2* Nicotinic Receptors in Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Humez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pezard</w:t>
+                <w:t xml:space="preserve">Uwe Maskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2007.07.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (11), pp.e1000229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03109112v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02935825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Emotional Expression in Autobiographic Speech of Patients with Anorexia Nervosa</w:t>
               </w:r>
@@ -7763,77 +7763,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 580 (2), pp.368-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8740,377 +8740,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive elastic properties of chromatin fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+                <w:t xml:space="preserve">Deterministic motion of the controversial piston in the thermodynamic limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical and Theoretical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 108, pp.669-701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206061v1</w:t>
+                <w:t xml:space="preserve">hal-00003835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic motion of the controversial piston in the thermodynamic limit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lesne</w:t>
+                <w:t xml:space="preserve">Intercalation and buckling instability of DNA linker within locked chromatin fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Ben-Haïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 108, pp.669-701</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.060901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003835v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation and buckling instability of DNA linker within locked chromatin fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Adaptive elastic properties of chromatin fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Ben-Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical and Theoretical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 314 (1-4), pp.592-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4371(02)01073-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020299v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin: A tunable spring at work inside chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Ben-Haïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (5), pp.051921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9138,226 +9138,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coil–globule transition for a polymer chain confined in a tube: A Monte Carlo simulation</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of a grafted polymer chain confined in a tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Victor</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 113 (16), pp.6966-6973. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 112, pp.1565-1573</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076464v1</w:t>
+                <w:t xml:space="preserve">hal-00003915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of a grafted polymer chain confined in a tube</w:t>
+                <w:t xml:space="preserve">The coil–globule transition for a polymer chain confined in a tube: A Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 112, pp.1565-1573</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 113 (16), pp.6966-6973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1310617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003915v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical wave front in two dimensions</w:t>
               </w:r>
@@ -9766,234 +9766,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence networks and contact maps: A unified approach to dynamical systems and genomics</w:t>
+                <w:t xml:space="preserve">Thom et l’origine des formes : une vision mathématique entre physique et biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Recurrence Plots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Y. Hirata, M. Shiro, M. Fukino, N. Marwan, C.L. Webber, K. Aihara, Aug 2023, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Colloque "L’héritage de René Thom, géomètre par excellence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326346v1</w:t>
+                <w:t xml:space="preserve">hal-04326100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thom et l’origine des formes : une vision mathématique entre physique et biologie</w:t>
+                <w:t xml:space="preserve">Recurrence networks and contact maps: A unified approach to dynamical systems and genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L’héritage de René Thom, géomètre par excellence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Recurrence Plots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Y. Hirata, M. Shiro, M. Fukino, N. Marwan, C.L. Webber, K. Aihara, Aug 2023, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326100v1</w:t>
+                <w:t xml:space="preserve">hal-04326346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche originale pour la modélisation des biofilms, ou un aller-retour entre IBM et EDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deygout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10139,51 +10139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAI-1, contrôleur de l'aiguillage menant les cellules tumorales à la prolifération ou à la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10637,51 +10637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconnacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Hirata, M. Shiro, M. Fukino, C. L. Webber Jr, K. Aihara and N. Marwan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recurrence Plots and Their Quantifications: Methodological Breakthroughs and Interdisciplinary Discoveries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-146, 2025, Springer Proceedings in Complexity</w:t>
@@ -10876,515 +10876,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes mathématiques, formes physiques, formes vivantes</w:t>
+                <w:t xml:space="preserve">Bacterial biofilms – towards ‘hybrid’ modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Rêve de Formes. Arts, Sciences .. et Cie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.107-112, 2019, Le genre humain</w:t>
+              <w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308929v1</w:t>
+                <w:t xml:space="preserve">hal-02786394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial biofilms – towards ‘hybrid’ modelling</w:t>
+                <w:t xml:space="preserve">Formes mathématiques, formes physiques, formes vivantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">coordonné par A. Fleischer et A. Prochiantz,. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems: from biology to landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agropolis International Editions, 2019</w:t>
+              <w:t xml:space="preserve">Le Rêve de Formes. Arts, Sciences .. et Cie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.107-112, 2019, Le genre humain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786394v1</w:t>
+                <w:t xml:space="preserve">hal-02308929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Supercoiling in the Motor Activity of RNA Polymerases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Barbi</w:t>
+                <w:t xml:space="preserve">Les biofilms bactériens: vers une modélisation « hybride »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agropolis International Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33, 2018, Dossiers d'Agropolis International</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343520v1</w:t>
+                <w:t xml:space="preserve">hal-01823255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biofilms bactériens: vers une modélisation « hybride »</w:t>
+                <w:t xml:space="preserve">Traverser les frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes complexes, de la biologie aux territoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.33, 2018, Dossiers d'Agropolis International</w:t>
+              <w:t xml:space="preserve">Qu'est-ce-que la science pour vous? (tome 2), coordonné par M. Silberstein, Editions Matériologiques, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 225-230, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823255v2</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traverser les frontières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Lesne</w:t>
+                <w:t xml:space="preserve">The Role of Supercoiling in the Motor Activity of RNA Polymerases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick C Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Basyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Barbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu'est-ce-que la science pour vous? (tome 2), coordonné par M. Silberstein, Editions Matériologiques, Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-232, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8556-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326871v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization, renormalization, and renormalization groups</w:t>
               </w:r>
@@ -11537,64 +11537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a collective outcome triggers a rare individual event: a mode of metastatic process in a cell population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cartier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Fabre-Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11726,64 +11726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deygout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11835,265 +11835,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">无花果及其授粉</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Ficus carica et sa pollinisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532564v1</w:t>
+                <w:t xml:space="preserve">hal-02516842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ficus carica et sa pollinisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Ficus carica and its pollination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516842v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ficus carica and its pollination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">无花果及其授粉</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516888v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12276,51 +12276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23E09CEA"/>
+    <w:nsid w:val="3C94BEB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12507,51 +12507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-lesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6647-612X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034480099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecouvreur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Rebouissou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forn&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4726-4_10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghita Bose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Arlinghaus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thorsten H&#252;tt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Azouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguirrebengoa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.106503.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Christopher Merten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Uygun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fieng.2024.1353531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Ge Miao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Xin Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiong Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152274" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Rumiantsau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014402" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Carron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morlot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1390-0_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03525806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Philipp Jablonski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-022-00375-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Sallis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehm&#233; Saksouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152392" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Armbruster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.014304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411512v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Cakir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-021-00209-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055797" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Azouzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jaafar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.778778" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107572" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0714" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nyczka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2020.125631" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357466v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Merle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308932v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thorsten C H&#252;tt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349503v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Matthys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mozziconacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty1059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10121049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.237073.118" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02050628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030522" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518411v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.057801" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.07.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph C Fretter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick C Lesne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus C. Hilgetag" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pezard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Doba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.03.044" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7F4ZKX8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P Jablonski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fretter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forn&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. H&#252;tt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Cortini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.88.025002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Naimark" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Nikitiuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Baudement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja Kozulic-Pirher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12248" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199686v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0029-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg B Naimark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr S Nikitiuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Victor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascoe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrivain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156138" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bodgi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.01.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167299v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chavalarias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brodu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathala" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/6/064114" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030734" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sexton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Herviou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1786-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00881" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hilgetag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hutt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.052805" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201639v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Huth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.08.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948467v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R Car&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0253-6102/62/4/18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324120v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riposo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3104" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350261v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9170-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907MC2BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodgi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granzotto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.05.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGWSBJD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00793168v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Sonnenschein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felipe Golib Dzib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eilebrecht" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-6-41" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510086v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25789K" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350185v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Noth" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2012.06.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charri&#232;re-Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032204" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615377v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644393v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becavin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/1/013001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961026v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr143" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2010.490996" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935825v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubourguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Maskos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000229" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109112v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Humez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2007.07.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXPJ81SF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03106816v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.101.1.237-249" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151946v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krivine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesn&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129507005981" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VKLQZ9FZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.12.053" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109307v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2006.02.008" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B525MQ0C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140777v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2004.09.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC76HFQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003834v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gruber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012095v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002876v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012073v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1514233" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206061v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Ben-Haim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01073-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003835v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020299v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Ben-Ha&#239;m" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206063v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.051921" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076464v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1310617" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003915v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perera" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mareschal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1568" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557015v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/3/6/001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7C2A6D957520AB444F06F9B22C69A4FD819DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309316v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326346v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326100v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859553v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331599v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bonnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339805v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003841v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Nikolski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003840v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Stauffer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eugene Stanley" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003839v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003838v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636019v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconnacci" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://institutions.ville-geneve.ch/fileadmin/user_upload/mhn/documents/Museum/MHN_Fascicule_planches.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313633v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308929v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786394v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343520v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8556-2_11" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823255v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326871v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104870v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085620v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407546v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532564v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Deng" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516842v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516888v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03175260v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-lesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6647-612X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034480099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711849v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lecouvreur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Rebouissou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Forn&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4726-4_10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghita Bose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Arlinghaus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thorsten H&#252;tt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcsy.0000033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Azouzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schwank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Queille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwapisz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aguirrebengoa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.106503.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Christopher Merten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Uygun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fieng.2024.1353531" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Rumiantsau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.014402" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Ge Miao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Xin Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Qiong Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152274" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Carron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Morlot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1390-0_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03525806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Philipp Jablonski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40246-022-00375-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;phora Sallis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehm&#233; Saksouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Teyssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11152392" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03557705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Armbruster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.014304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Azouzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jaafar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Abou Merhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.778778" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Medrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055797" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107572" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081091v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nyczka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2020.125631" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411512v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eda Cakir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-021-00209-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357466v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Merle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.10.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308932v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Thorsten C H&#252;tt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349503v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Matthys" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mozziconacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty1059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10121049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Victor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201857010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01992814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.057801" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bellanger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hugot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.07.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudement" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.237073.118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02050628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5030522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01487876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph C Fretter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick C Lesne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus C. Hilgetag" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pezard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Doba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nandrino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.03.044" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7F4ZKX8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P Jablonski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fretter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forn&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. H&#252;tt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Cortini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.88.025002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Naimark" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Nikitiuk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Baudement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960270" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01622688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katjana Tantale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja Kozulic-Pirher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12248" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Victor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascoe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrivain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156138" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-016-0029-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg B Naimark" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr S Nikitiuk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bodgi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.01.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01212952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sexton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gostan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Herviou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1786-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030734" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Munoz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00881" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chavalarias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brodu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathala" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/6/064114" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hilgetag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hutt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.052805" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948467v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R Car&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0253-6102/62/4/18" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riposo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201639v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Huth" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.08.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-013-9170-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350261v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodgi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granzotto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vogin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.05.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGWSBJD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604377v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.10.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907MC2BS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510086v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25789K" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00793168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Sonnenschein" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Felipe Golib Dzib" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eilebrecht" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheerazed Boulkroun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-6-41" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350185v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Targat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Noth" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpb.2012.06.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615377v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charri&#232;re-Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032204" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644393v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becavin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/1/013001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961026v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mintsa-Eya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr143" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2009.10.054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2010.490996" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Humez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2007.07.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXPJ81SF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02935825v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubourguet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Maskos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000229" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03106816v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Christophe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.101.1.237-249" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151946v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krivine" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesn&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129507005981" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-VKLQZ9FZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2005.12.053" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109307v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2006.02.008" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B525MQ0C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00207343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain G Cabal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zimmer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04752" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-BQ1W75HF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140777v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2004.09.004" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC76HFQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003834v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gruber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012095v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002876v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012073v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1514233" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003835v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020299v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Ben-Ha&#239;m" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206061v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Ben-Haim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01073-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206063v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.051921" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003915v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076464v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1310617" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04332108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perera" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mareschal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.48.1568" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557015v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/3/6/001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D7C2A6D957520AB444F06F9B22C69A4FD819DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309316v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326100v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326346v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859553v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331599v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bonnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339805v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003841v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Nikolski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003840v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Stauffer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eugene Stanley" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003839v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003838v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636019v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconnacci" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://institutions.ville-geneve.ch/fileadmin/user_upload/mhn/documents/Museum/MHN_Fascicule_planches.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313633v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786394v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308929v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823255v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326871v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343520v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8556-2_11" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104870v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085620v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407546v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596547v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mabrouk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516842v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516888v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532564v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Deng" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03175260v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>