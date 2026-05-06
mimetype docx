--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1162,4120 +1162,4120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CAMBIAR DE VIDA EN LA ACADEMIA TO CHANGE OF LIFE IN THE ACADEMY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heterotopías</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les séductions de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés Futurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Ce que les artistes font à l'histoire, 8, https://www.politika.io/fr/notice/seductions-lenquete</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique et enseignement. Au séminaire de Gérard Genette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°26 (2), pp.139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.026.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nre.026.0139⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03721018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix-sept ans de multitude. À propos de : Álvaro Santana Acuña, Ascent to Glory. How One Hundred Years of Solitude Was Written and Became a Global Classic, Columbia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la oración a la letania; Sobre 'Oración. Carta a Vicki y otras elegias politicas', de Maria Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Luthor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.78-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de braconnage. Présences de Borges dans l’œuvre de Michel de Certeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018-02, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.6868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.6868⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-02195509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrucciones para buscar a Borges en la Revista multicolor de los sábados, suplemento literario del diario Crítica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de Reseñas Bibliográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.81-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience. L'initiation à la recherche:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Être jeunes chercheur•e•s aujourd'hui, 21, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.021.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.81-95</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bensa et François Pouillon (dir.), Terrains d'écrivains. Littérature et ethnographie, Toulouse, Éd. Anacharsis, 2012, 405 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.551-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Por qué escribir un libro? Las versiones de Operación masacre de Rodolfo Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exlibris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Para quién escribimos. Circular, producir, cambiar de lengua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El taco en la brea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14409/tb.v0i4.6010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El autor entre dictadura y democracia, fama nacional e internacional. El caso de Jorge Luis Borges (1973-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30827/rl.v0i14.3796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulfo, avec Ramuz. Langue, causalité et morale dans l'oeuvre de Charles F. Ramuz et Juan Rulfo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Un revenu de base \textendash une responsabilité citoyenne, 21 (1), pp.89-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aco.151.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Locations of the Author and New Auctoriality Figures: The Case of Jorge Luis Borges (1899-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universitas (Taipei) : monthly review of philosophy and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.59-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre Séditions infrapaginales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.136-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/emulations.021.007⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies de Schliemann : l’autobiographie comme lieu de savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N.S.12, pp.201-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.3197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.551-553</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02100178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monumento Borges o Qué es hoy un autor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inti: Revista de literatura hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Literatura Venezolana del Siglo XXI, 1 (77), pp.237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étoiles d'un ciel étranger : Roger Caillois et l'Amérique Latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Roger Caillois (170), pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges en Penguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El hilo de la fábula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.81-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment Borges inventa Borges, Un guerrier embusqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Borges, éloge de l'imaginaire, 520 (6), pp.48-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del rol de la delimitación del corpus en la teoria literaria. A propósito de la Introducción a la literatura fantástica de Tzvetan Todorov y de la critica literaria hispanoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Badebec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.118-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...68 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, pp.59-77</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monument Borges ou qu'est-ce qu'un auteur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Québec Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 159, pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La piedra del escándalo. Darwin en Argentina (1845–1909)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Language Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.490-493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.136-139</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires de bandits et de lettrés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 751, pp.1079--1086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La hora de los maestros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacios de crítica y producción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dossier Enrique Pezzoni (42), pp.60-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo explorator. La escritura &amp;quot;no literaria&amp;quot; de Arthur Rimbaud, Lucio V. Mansilla y Heinrich Schliemann.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colorado Review of Hispanic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.55--76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture «non littéraire» d'Arthur Rimbaud, Lucio V. Mansilla et Heinrich Schliemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homo explorator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (4), pp.439--458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo explorator. L'écriture &amp;quot;non littéraire&amp;quot; d'Arthur Rimbaud, Lucio V. Mansilla et Heinrich Schliemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (324), pp.439-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Dabove, Nightmares of the Lettered City: Banditry and Literature in Latin America, 1816-1929</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orbis tertius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Literatura Venezolana del Siglo XXI, 1 (77), pp.237-248</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sombra de los libros sobre la ciudad. Espacialización del relato y confiabilidad del narrador en Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orbis tertius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Roger Caillois (170), pp.71-81</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo explorator. L'Ecriture 'non littéraire' d'Arthur Rimbaud, Lucio V. Mansilla et Heinrich Schliemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (324), pp.439--458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.81-90</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vacuité du je : Genèse et mise en place du narrateur borgésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 149, pp.73--84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges en Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Matadero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.175-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borgesy el fascismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Diaro, del centro del Pais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Supplement El Diaro Cultura, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts and minds : entretien avec Gregory Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monstre, le singe et le føetus. Tératogonie et Décadence dans l'Europe de fin-de-siècle : Entretien avec Évanghélia Stead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la défense de la culture : Entretien avec Sandra Teroni et Wolfgang Klein, auteurs de Pour la défense de la culture. Les textes du Congrès International des écrivains. Paris, juin 1935., Éditions Universitaires de Dijon, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, création, fiction. Entre sociologie et philosophie : Entretien avec Nathalie Heinich et Jean-Marie Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Prstojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Dalmaroni : La morale de l'histoire. Romans argentins sur la dictature (1995-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Dalmaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du délit : Entretien avec Josefina Ludmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes d'historicité : Entretien avec François Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de Borges, entre couleur locale et traits de circonstance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges y el seudo problema de los judios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reflejos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10, pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definiendo un género. La &amp;quot;Antologia de la literatura fantástica&amp;quot; de Silvina Ocampo, Adolfo Bioy Casares y Jorge Luis Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nueva Revista de Filología Hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (2), pp.409-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24201/nrfh.v49i2.2157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retórica y argumentación. Hacia una disciplina literaria sin teoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletin del centro de estudios de teoria y critica literaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9, pp.40-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definiendo un género La Antología de la litteratura fantástica de Silvina Ocampo, Adolfo Bioy Casares Y Jorge Luis Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nueva Revista de Filología Hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.409--437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyenda de la pequeña bailarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensamiento del confines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8, pp.147-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges visible et invisible. Les Oeuvres Complètes de Borges dans La Pléiade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.335-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Borges, éloge de l'imaginaire, 520 (6), pp.48-52</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Borges: Obras, completas y otras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletin del centro de estudios de teoria y critica literaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7, pp.41-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (3), pp.118-142</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges dans le journal Critica: plus qu'une anecdote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos del sur. Suplemento cultural de Diario Cordoba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 602, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 159, pp.33-36</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges: Etat de l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proa (Fundación Internacional Jorge Luis Borges)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 42, pp.63-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.490-493</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges ante el nazismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Río de la Plata: Culturas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 20-21, pp.313--322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrucciones para buscar a Borges en la &amp;quot;Revista Multicolor de los Sábados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5, pp.246-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges y el nazismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.117--136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: La biografía o las formas del yo : : Biografía total de Ricardo Barnatán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.207-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 751, pp.1079--1086</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une collaboration exemplaire : Jorge Luis Borges, Adolfo Bioy Casares et Hugo Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des deux océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2, pp.337-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina Ocampo et La antologia de la literatura fantástica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Le fantastique argentin: Silvina Ocampo, Julio Cortázar, 17 (1), pp.255-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ameri.1997.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...2187 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ameri.1997.2005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03013883v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03013871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Borges et Adolfo Bioy Casares: l'édification des rapports</w:t>
               </w:r>
@@ -5778,1377 +5778,1377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre ficción y no ficción: los relatos transfronterizos como nueva modalidad cognitiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence magistrale, Colloque international « Fiction/Non fiction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Quintana (CRLA-Poitiers) et Paula Klein (Clermont-Ferrand), CRLA Archivos, Université de Poitiers, Oct 2022, Poitiers, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la productividad de los archivos en la investigación literaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Si en las ciencias sociales, el trabajo en archivos constituye una de las instancias de definición de las disciplinas, en los estudios literarios su pertinencia es menos evidente. Frecuentados en el marco de la crítica genética, de la reconstrucción de condiciones históricas de producción de las obras, de las monografías autoriales, de la historia editorial, los archivos funcionan como “fuentes”, como en las ciencias sociales. En parte porque nuestra tradición se construyó sobre la oposición entre archivos-terreno-investigación y texto literario, la autonomía de la disciplina reposaba en la autonomía textual. Sin embargo, a partir de los años 1980, la imposición de una nueva relación al pasado determinó un vuelco de los estudios literarios hacia los archivos en un intento de redefinición de los vínculos entre pasado y presente. Las producciones literarias establecieron entonces una relación específica a la realidad-archivos, estudiada por los especialistas contemporáneos en diferentes áreas culturales. Operando un movimiento de creación de archivos, la literatura y la disciplina literaria se han reposicionado en la topografía de las producciones artísticas y la organización de los saberes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TRANS-ARCH, Universidad Goethe, RFA, Apr 2022, Frankfurt on the Main, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction comme fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mimésis, traduction et fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Elena Yrigoyen et Annick Louis, 17-18 novembre 2022, en collaboration avec la Casa de Velázquez, l’Université Autonome de Madrid et le CRAL., Nov 2022, Madrid &amp; Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El espacio de la pedagogía en la obra de Borges, entre escritura, conferencias y edición</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La escritura en América Latina desde una mirada docente: crítica, ficción y enseñanza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMAB, Mónica Ruiz Bañuls (UA), José Rovira Collado (UA), Raquel Fernández Cobo (UAL), Apr 2022, Almería, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Quintana (CRLA-Poitiers) et Paula Klein (Clermont-Ferrand), CRLA Archivos, Université de Poitiers, Oct 2022, Poitiers, Francia</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer le réel. À propos de Lenta biografia de Sergio Chejfec (1990) et W ou le souvenir d'enfance de Georges Pérec (1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après les dictatures, après les traumatismes historiques : le Brésil, l’Argentine, la France post-1980. Constructions comparées de la mémoire (littérature et cinéma)". Colloque, ENS Lyon, 5 et 6 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France. pp.205-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lyon, France. pp.205-219</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El funcionamiento genérico en Ficciones y el nacimiento de una nueva forma de literatura fantástica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sobre algunas ficciones del hacedor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, Francia. pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, Francia. pp.39-51</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Zgola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Karpowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Littérature, discipline littéraire et archives », 13 et 14 janvier 2017, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Karpowicz</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En passant par les archives...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Littérature, discipline littéraire et archives », 13 et 14 janvier 2017, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La iniciación a lo fantástico. Julio Cortázar, Los Anales de Buenos Aires y la Antologia de la literatura fantástica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Jornada Iberoamericana, Frankfurt am Main, 12-13 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Franckfurt, Alemania. pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borges. La boîte à outils Journée d'étude organisée par le CRAL et l'ENS, 6 février 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France. pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Borges trente ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borges. La boîte à outils Journée d'étude organisée par le CRAL et l'ENS, 6 février 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France. pp.18-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'érudition borgésienne dans la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borges. La boîte à outils Journée d'étude organisée par le CRAL et l'ENS, 6 février 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France. pp.69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Franckfurt, Alemania. pp.39-54</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthologie, un mode dévié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Anthologie, Histoire et enjeux d'un mode éditorial du Moyen Âge au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience Culture G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture G en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles Coustille Denis Ramond, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02196127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuvre sans politique confrontée à l'histoire: le cas de Jorge Luis Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interprétation politique des oeuvres littéraires. Colloque, 3-5 juillet 2012, Université Paris 3-Sorbonne Nouvelle, projet ANR Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vies Schliemann: Le rêve, le charme et la vocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrative Matters 2014 : Narrative Knowing/Récit et Savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Reims, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi L'objet littérature aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’objet littérature aujourd’hui : Enjeux communautaires et épistémologiques des études littéraires contemporaines, Colloque International Interdisciplinaire Centre de Recherches pour les Arts et le Langage (CNRS-EHESS), Paris, 24-25 mars 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Borges difiere de otro. El objeto literario entre tradición nacional, autor-monumento, y apropiación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borges - Francia, 4e colloque international de littérature comparée, Universidad Católica Argentina, 4-6 septembre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Buenos aires, Argentina. pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes littéraires et sciences humaines et sociales: une articulation épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et littérature, enseignement et épistémologie. Colloque, Institut français de l’Éducation, Lyon, 26-28 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040002v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02983592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi enseigner la littérature aujourd'hui</w:t>
               </w:r>
@@ -8135,816 +8135,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El Aleph de Roger Caillois en Gallimard o de cómo salir del laberinto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Editors, Dynamics of Global Publishing and the Latin American Case between the Archive and the Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-146, 2020, World Editors, Dynamics of Global Publishing and the Latin American Case between the Archive and the Digital Age, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110673678-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construcción de un gatekeeper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D Gruyter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Editors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.263-277, 2020, World Editors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction dans la revue Lettres françaises (1941-1947) de Roger Caillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Rue d’Ulm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de la traduction France/Argentine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsulm.6017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction dans la revue Lettres françaises (1941-1947) de Roger Caillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes de la traduction France-Argentine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Paris : Rue d'Ulm, pp.97-116, 2020, Actes de la recherche à l'ENS, 978-2-7288-0706-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leer una revista literaria : autoria individual, autoria colectiva en las revistas argentinas de la década de 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorios de lo nuevo. Revistas literarias y culturales de México, España y el Rio de la Plata en la década de 1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, pp.27-53, 2018, Serie Estudios de Lingüistica y Literatura, 978-607-628-331-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 71, pp.27-53, 2018, Serie Estudios de Lingüistica y Literatura, 978-607-628-331-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El objeto literario: espacio de refundación de las literaturas comparadas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacios, imágenes y vectores. Desaf\'ios actuales de las literaturas comparadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Buenos Aires : Miño y Dávila Editores, pp.225-244, 2015, Colección Discursos, poder y memoria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Buenos Aires : Miño y Dávila Editores, pp.225-244, 2015, Colección Discursos, poder y memoria</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Rôle de la délimitation du corpus dans la théorie littéraire. À propos de l'Introduction à la littérature fantastique de Tzvetan Todorov et de la critique littéraire hispano-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Amérique latine entre critique et théorie: un autre regard sur la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Paris : Classiques Garnier, pp.113-128, 2015, Rencontres ; Série Littérature générale et comparée, 978-2-8124-3201-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 12, Paris : Classiques Garnier, pp.113-128, 2015, Rencontres ; Série Littérature générale et comparée, 978-2-8124-3201-9</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ciudad como objeto. Borges y Buenos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borges-Buenos Aires: configuraciones de la ciudad del siglo XIX al XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, Frankfurt am Main : Vervuert; Madrid : Iberoamericana, pp.29-42, 2014, Estudios Latinoamericanos de Erlangen, 978-84-8489-852-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 52, Frankfurt am Main : Vervuert; Madrid : Iberoamericana, pp.29-42, 2014, Estudios Latinoamericanos de Erlangen, 978-84-8489-852-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las revistas literarias como objeto de estudio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Almacenes de un tiempo en fuga : Revistas culturales en la modernidad hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02195568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l’enquête fait aux études littéraires : à propos de l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et histoire en débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02195550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Tierra adentro en Una excursion a los indios ranqueles de Lucio V. Mansilla como alternativa del poder politico de Buenos Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utopias urbanas: geopoliticas del deseo en América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Madrid : Iberoamericana; Frankfurt am Main : Vervuert, pp.434, 2013, Nexos y diferencias, 978-84-8489-714-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998306v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02195550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El objeto literario hoy. Entre valor, comunidad intelectual y tradición nacional</w:t>
               </w:r>
@@ -10235,51 +10235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C844B420"/>
+    <w:nsid w:val="763197AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10466,51 +10466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883625v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998507v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Ludmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Quevedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zambrano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Pezzoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.191.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10942" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.026.0139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6868" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.021.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/tb.v0i4.6010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/rl.v0i14.3796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.151.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-459JBR5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048443v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prstojevic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dalmaroni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107363v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/nrfh.v49i2.2157" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Keller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1997.2005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03014831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Velasco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Zgola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Karpowicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196127v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079451v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040006v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110707557-002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03106936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.6017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143827v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110673678-008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998297v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02196052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Keilhauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Biljetina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883625v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998507v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Ludmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Quevedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zambrano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Pezzoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.191.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10942" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.026.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6868" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.021.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/tb.v0i4.6010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/rl.v0i14.3796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.151.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-459JBR5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prstojevic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dalmaroni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/nrfh.v49i2.2157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Keller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1997.2005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03014831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Velasco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Zgola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Karpowicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040006v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110707557-002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110673678-008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03106936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.6017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998297v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02196052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Keilhauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Biljetina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>