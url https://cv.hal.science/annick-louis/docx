--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -937,4698 +937,4698 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En quoi faut-il des frontières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.10942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Terrains d’auctorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 191 (1), pp.17-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeti.191.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del valor literario y de la comunidad crítica en la disciplina literaria Literary value and critical community in the literary discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios de Teoría Literaria - Revista digital: artes, letras y humanidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (23), pp.9-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (23), pp.9-23</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAMBIAR DE VIDA EN LA ACADEMIA TO CHANGE OF LIFE IN THE ACADEMY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heterotopías</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Heterotopías</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séductions de l’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passés Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Ce que les artistes font à l'histoire, 8, https://www.politika.io/fr/notice/seductions-lenquete</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique et enseignement. Au séminaire de Gérard Genette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°26 (2), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.026.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix-sept ans de multitude. À propos de : Álvaro Santana Acuña, Ascent to Glory. How One Hundred Years of Solitude Was Written and Became a Global Classic, Columbia University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Ce que les artistes font à l'histoire, 8, https://www.politika.io/fr/notice/seductions-lenquete</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la oración a la letania; Sobre 'Oración. Carta a Vicki y otras elegias politicas', de Maria Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Luthor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.78-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nre.026.0139⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de braconnage. Présences de Borges dans l’œuvre de Michel de Certeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018-02, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dossiersgrihl.6868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02195509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrucciones para buscar a Borges en la Revista multicolor de los sábados, suplemento literario del diario Crítica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de Reseñas Bibliográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.81-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience. L'initiation à la recherche:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Être jeunes chercheur•e•s aujourd'hui, 21, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.021.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bensa et François Pouillon (dir.), Terrains d'écrivains. Littérature et ethnographie, Toulouse, Éd. Anacharsis, 2012, 405 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.551-553</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.81-95</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Por qué escribir un libro? Las versiones de Operación masacre de Rodolfo Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exlibris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02196128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Para quién escribimos. Circular, producir, cambiar de lengua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El taco en la brea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14409/tb.v0i4.6010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El autor entre dictadura y democracia, fama nacional e internacional. El caso de Jorge Luis Borges (1973-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30827/rl.v0i14.3796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Locations of the Author and New Auctoriality Figures: The Case of Jorge Luis Borges (1899-1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universitas (Taipei) : monthly review of philosophy and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.59-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulfo, avec Ramuz. Langue, causalité et morale dans l'oeuvre de Charles F. Ramuz et Juan Rulfo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Un revenu de base \textendash une responsabilité citoyenne, 21 (1), pp.89-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aco.151.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre Séditions infrapaginales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.136-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/emulations.021.007⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies de Schliemann : l’autobiographie comme lieu de savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, N.S.12, pp.201-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.3197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.551-553</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02100178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monumento Borges o Qué es hoy un autor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inti: Revista de literatura hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Literatura Venezolana del Siglo XXI, 1 (77), pp.237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étoiles d'un ciel étranger : Roger Caillois et l'Amérique Latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Roger Caillois (170), pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges en Penguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El hilo de la fábula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.81-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment Borges inventa Borges, Un guerrier embusqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Borges, éloge de l'imaginaire, 520 (6), pp.48-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del rol de la delimitación del corpus en la teoria literaria. A propósito de la Introducción a la literatura fantástica de Tzvetan Todorov y de la critica literaria hispanoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Badebec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.118-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...68 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, pp.59-77</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monument Borges ou qu'est-ce qu'un auteur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Québec Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 159, pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.136-139</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La piedra del escándalo. Darwin en Argentina (1845–1909)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Language Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.490-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires de bandits et de lettrés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 751, pp.1079--1086</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Literatura Venezolana del Siglo XXI, 1 (77), pp.237-248</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La hora de los maestros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacios de crítica y producción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dossier Enrique Pezzoni (42), pp.60-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Roger Caillois (170), pp.71-81</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo explorator. La escritura &amp;quot;no literaria&amp;quot; de Arthur Rimbaud, Lucio V. Mansilla y Heinrich Schliemann.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colorado Review of Hispanic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.55--76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.81-90</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Dabove, Nightmares of the Lettered City: Banditry and Literature in Latin America, 1816-1929</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orbis tertius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Borges, éloge de l'imaginaire, 520 (6), pp.48-52</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture «non littéraire» d'Arthur Rimbaud, Lucio V. Mansilla et Heinrich Schliemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homo explorator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (4), pp.439--458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (3), pp.118-142</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo explorator. L'écriture &amp;quot;non littéraire&amp;quot; d'Arthur Rimbaud, Lucio V. Mansilla et Heinrich Schliemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (324), pp.439-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 159, pp.33-36</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sombra de los libros sobre la ciudad. Espacialización del relato y confiabilidad del narrador en Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orbis tertius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.490-493</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo explorator. L'Ecriture 'non littéraire' d'Arthur Rimbaud, Lucio V. Mansilla et Heinrich Schliemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (324), pp.439--458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vacuité du je : Genèse et mise en place du narrateur borgésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 149, pp.73--84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges en Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Matadero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.175-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borgesy el fascismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Diaro, del centro del Pais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Supplement El Diaro Cultura, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monstre, le singe et le føetus. Tératogonie et Décadence dans l'Europe de fin-de-siècle : Entretien avec Évanghélia Stead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la défense de la culture : Entretien avec Sandra Teroni et Wolfgang Klein, auteurs de Pour la défense de la culture. Les textes du Congrès International des écrivains. Paris, juin 1935., Éditions Universitaires de Dijon, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts and minds : entretien avec Gregory Currie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, création, fiction. Entre sociologie et philosophie : Entretien avec Nathalie Heinich et Jean-Marie Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Prstojevic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes d'historicité : Entretien avec François Hartog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du délit : Entretien avec Josefina Ludmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Dalmaroni : La morale de l'histoire. Romans argentins sur la dictature (1995-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Dalmaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de Borges, entre couleur locale et traits de circonstance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges y el seudo problema de los judios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reflejos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10, pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definiendo un género. La &amp;quot;Antologia de la literatura fantástica&amp;quot; de Silvina Ocampo, Adolfo Bioy Casares y Jorge Luis Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nueva Revista de Filología Hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (2), pp.409-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24201/nrfh.v49i2.2157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definiendo un género La Antología de la litteratura fantástica de Silvina Ocampo, Adolfo Bioy Casares Y Jorge Luis Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nueva Revista de Filología Hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.409--437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retórica y argumentación. Hacia una disciplina literaria sin teoria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletin del centro de estudios de teoria y critica literaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9, pp.40-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyenda de la pequeña bailarina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gottfried Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensamiento del confines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8, pp.147-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges visible et invisible. Les Oeuvres Complètes de Borges dans La Pléiade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.335-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 751, pp.1079--1086</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges dans le journal Critica: plus qu'une anecdote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos del sur. Suplemento cultural de Diario Cordoba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 602, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dossier Enrique Pezzoni (42), pp.60-63</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges: Etat de l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proa (Fundación Internacional Jorge Luis Borges)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 42, pp.63-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (1), pp.55--76</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Borges: Obras, completas y otras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletin del centro de estudios de teoria y critica literaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 7, pp.41-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 81 (4), pp.439--458</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges ante el nazismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Río de la Plata: Culturas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 20-21, pp.313--322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (324), pp.439-458</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrucciones para buscar a Borges en la &amp;quot;Revista Multicolor de los Sábados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5, pp.246-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina Ocampo et La antologia de la literatura fantástica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Le fantastique argentin: Silvina Ocampo, Julio Cortázar, 17 (1), pp.255-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ameri.1997.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une collaboration exemplaire : Jorge Luis Borges, Adolfo Bioy Casares et Hugo Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des deux océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2, pp.337-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges y el nazismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.117--136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01203555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: La biografía o las formas del yo : : Biografía total de Ricardo Barnatán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.207-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12 (13)</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Borges et Adolfo Bioy Casares: l'édification des rapports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des deux océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2, pp.269-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (324), pp.439--458</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poème existe et son auteur est Borges. Un poème de Borges sur la révolution russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Cultura Ñ, "Clarín", Buenos Aires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La vacuité du je : Genèse et mise en place du narrateur borgésien</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: Nota bibliográfica María Esther Vázquez: &amp;quot;Borges: Esplendor y derrota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.223-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction selon Jorge Luis Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 149, pp.73--84</w:t>
+              <w:t xml:space="preserve">, 1996, 107, pp.289-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.175-196</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Luis Borges: La construction d'une œuvre. Autour de la création du recueil &amp;quot;Historia Universal de la Infamia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Variaciones Borges: revista del Centro de Estudios y Documentación Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...1081 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...913 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048666v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03048694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Borges: La Construction d'une œuvre: Autour de la création du recueil Historia universal de la infamia</w:t>
               </w:r>
@@ -6123,204 +6123,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les écritures des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Zgola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Karpowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Littérature, discipline littéraire et archives », 13 et 14 janvier 2017, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El funcionamiento genérico en Ficciones y el nacimiento de una nueva forma de literatura fantástica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sobre algunas ficciones del hacedor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, Francia. pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014831v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02983587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En passant par les archives...</w:t>
               </w:r>
@@ -7988,1722 +7988,1722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sans objet. Pour une épistémologie de la discipline littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Premiers pas d’un traducteur-éditeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La literatura latinoamericana en versión francesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.17-32, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110707557-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110707557-002⟩</w:t>
+                <w:t xml:space="preserve">hal-03899497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Aleph de Roger Caillois en Gallimard o de cómo salir del laberinto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Editors, Dynamics of Global Publishing and the Latin American Case between the Archive and the Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-146, 2020, World Editors, Dynamics of Global Publishing and the Latin American Case between the Archive and the Digital Age, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110673678-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2021</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construcción de un gatekeeper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D Gruyter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Editors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.263-277, 2020, World Editors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110673678-008⟩</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction dans la revue Lettres françaises (1941-1947) de Roger Caillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Rue d’Ulm. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de la traduction France/Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsulm.6017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , pp.263-277, 2020, World Editors</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction dans la revue Lettres françaises (1941-1947) de Roger Caillois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes de la traduction France-Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, Paris : Rue d'Ulm, pp.97-116, 2020, Actes de la recherche à l'ENS, 978-2-7288-0706-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leer una revista literaria : autoria individual, autoria colectiva en las revistas argentinas de la década de 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorios de lo nuevo. Revistas literarias y culturales de México, España y el Rio de la Plata en la década de 1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, pp.27-53, 2018, Serie Estudios de Lingüistica y Literatura, 978-607-628-331-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 31, Paris : Rue d'Ulm, pp.97-116, 2020, Actes de la recherche à l'ENS, 978-2-7288-0706-2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El objeto literario: espacio de refundación de las literaturas comparadas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espacios, imágenes y vectores. Desaf\'ios actuales de las literaturas comparadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Buenos Aires : Miño y Dávila Editores, pp.225-244, 2015, Colección Discursos, poder y memoria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 71, pp.27-53, 2018, Serie Estudios de Lingüistica y Literatura, 978-607-628-331-8</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Rôle de la délimitation du corpus dans la théorie littéraire. À propos de l'Introduction à la littérature fantastique de Tzvetan Todorov et de la critique littéraire hispano-américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Amérique latine entre critique et théorie: un autre regard sur la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Paris : Classiques Garnier, pp.113-128, 2015, Rencontres ; Série Littérature générale et comparée, 978-2-8124-3201-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Buenos Aires : Miño y Dávila Editores, pp.225-244, 2015, Colección Discursos, poder y memoria</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ciudad como objeto. Borges y Buenos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borges-Buenos Aires: configuraciones de la ciudad del siglo XIX al XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, Frankfurt am Main : Vervuert; Madrid : Iberoamericana, pp.29-42, 2014, Estudios Latinoamericanos de Erlangen, 978-84-8489-852-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 12, Paris : Classiques Garnier, pp.113-128, 2015, Rencontres ; Série Littérature générale et comparée, 978-2-8124-3201-9</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las revistas literarias como objeto de estudio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Almacenes de un tiempo en fuga : Revistas culturales en la modernidad hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 52, Frankfurt am Main : Vervuert; Madrid : Iberoamericana, pp.29-42, 2014, Estudios Latinoamericanos de Erlangen, 978-84-8489-852-8</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02195568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tierra adentro en Una excursion a los indios ranqueles de Lucio V. Mansilla como alternativa del poder politico de Buenos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopias urbanas: geopoliticas del deseo en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Madrid : Iberoamericana; Frankfurt am Main : Vervuert, pp.434, 2013, Nexos y diferencias, 978-84-8489-714-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l’enquête fait aux études littéraires : à propos de l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et histoire en débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02195550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El objeto literario hoy. Entre valor, comunidad intelectual y tradición nacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lindes actuales de la literatura comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santa Fe, Argentina: Ediciones UNL, Secretar'ia de Extensión, Universidad Nacional del Litoral, pp.60-73, 2011, 978-987-657-616-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 35, Madrid : Iberoamericana; Frankfurt am Main : Vervuert, pp.434, 2013, Nexos y diferencias, 978-84-8489-714-9</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sin pacto previo explicito. El caso de la autoficción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La obsesión del yo: La auto(r)ficción en la literatura española y latinoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Madrid : Iberoamericana, pp.73-96, 2010, Ediciones de Iberoamericana. Serie A, Historia y critica de la literatura, 978-84-8489-510-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Santa Fe, Argentina: Ediciones UNL, Secretar'ia de Extensión, Universidad Nacional del Litoral, pp.60-73, 2011, 978-987-657-616-1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeur littéraire et créativité critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valeur littéraire en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Éditions L'improviste, pp.33-55, 2010, Les aéronautes de l'esprit, 978-2-913764-43-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 46, Madrid : Iberoamericana, pp.73-96, 2010, Ediciones de Iberoamericana. Serie A, Historia y critica de la literatura, 978-84-8489-510-7</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aventure et l'ordre. Du rôle des avant-gardes littéraires dans la culture argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réévaluer l'art moderne et les avant-gardes: hommage à Rainer Rochlitz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Paris : Éditions de École des hautes études en sciences sociales, pp.175-198, 2010, Enquête, 978-2-7132-2277-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Éditions L'improviste, pp.33-55, 2010, Les aéronautes de l'esprit, 978-2-913764-43-9</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etats de fictions, Fictions d'États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Société Française de Littérature Générale et Comparée, pp.213-227, 2010, Poétiques comparatistes, 978-2-35371-093-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 9, Paris : Éditions de École des hautes études en sciences sociales, pp.175-198, 2010, Enquête, 978-2-7132-2277-1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'intérieur des terres, dans la mémoire. Une excursion chez les Indiens Ranqueles de Lucio V. Mansilla (1870)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ailleurs de l'autre: récits de voyageurs extra-européens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Rennes : Presses universitaires de Rennes, pp.303, 2009, Enquêtes &amp; documents, 978-2-7535-0795-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Société Française de Littérature Générale et Comparée, pp.213-227, 2010, Poétiques comparatistes, 978-2-35371-093-5</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;moi&amp;quot; maillon d'une chaîne de destruction. Le récit de l'extrême comme écriture de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmission/héritage dans l'écriture contemporaine de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clermont-Ferrand : Presses Universitaires Blaise Pascal, pp.285, 2009, Collection Littératures, 978-2-84516-422-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 37, Rennes : Presses universitaires de Rennes, pp.303, 2009, Enquêtes &amp; documents, 978-2-7535-0795-1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El testamento. El realismo en El informe de Brodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jorge Luis Borges: politicas de la literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Pittsburgh, PA : Instituto Internacional de Literatura Iberoamericana, Universidad de Pittsburgh, pp.371, 2008, Serie Antonio Cornejo Polar, 978-1-930744-34-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Clermont-Ferrand : Presses Universitaires Blaise Pascal, pp.285, 2009, Collection Littératures, 978-2-84516-422-2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La adhesión a la realidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El enigma de lo real: las fronteras del realismo en la narrativa del siglo XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Oxford, New York : P. Lang, pp.123-134, 2007, Hispanic studies, 978-3-03910-893-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 6, Pittsburgh, PA : Instituto Internacional de Literatura Iberoamericana, Universidad de Pittsburgh, pp.371, 2008, Serie Antonio Cornejo Polar, 978-1-930744-34-9</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fictions de guerre. Borges face à la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jorge Luis Borges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes : Éditions du Temps, pp.132-145, 2004, Lectures d'une oeuvre, 978-2-84274-278-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2, Oxford, New York : P. Lang, pp.123-134, 2007, Hispanic studies, 978-3-03910-893-0</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metáfora y vanguardia en la poesia de Borges de los años veinte: de la imagen al relato (&amp;quot;Métaphore et avant garde dans la poésie de Borges des années vingt: de l'image au récit&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poética de la mirada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 82, Madrid : Visor libros, pp.45-57, 2004, Biblioteca filológica hispana, 978-84-7522-882-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039904v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03013873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace de la fiction. Vers une définition du genre littéraire d'après Jorge Luis Borges</w:t>
               </w:r>
@@ -10235,51 +10235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="763197AF"/>
+    <w:nsid w:val="1DA6BC4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10466,51 +10466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883625v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998507v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Ludmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Quevedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zambrano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Pezzoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.191.0017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10942" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.026.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6868" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.021.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/tb.v0i4.6010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/rl.v0i14.3796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.151.0089" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-459JBR5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prstojevic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dalmaroni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/nrfh.v49i2.2157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Keller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1997.2005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03014831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Velasco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Zgola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Karpowicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040006v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899497v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110707557-002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110673678-008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03106936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.6017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998297v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02196052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Keilhauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Biljetina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-louis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883625v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998507v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Ludmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco De Quevedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983607v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zambrano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Pezzoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10942" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.191.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.026.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dossiersgrihl.6868" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.021.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048428v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14409/tb.v0i4.6010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/rl.v0i14.3796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aco.151.0089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-459JBR5M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02100178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.3197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203551v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prstojevic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Dalmaroni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24201/nrfh.v49i2.2157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203553v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Keller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203554v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ameri.1997.2005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03048666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942362v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Velasco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Zgola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Karpowicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03014831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039902v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039899v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040007v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040006v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884281v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110707557-002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143827v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110673678-008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03106936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsulm.6017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02195550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998302v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998296v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998297v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013880v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013873v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02196052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Keilhauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Biljetina" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>