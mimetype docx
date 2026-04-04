--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -548,295 +548,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
+                <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799829v1</w:t>
+                <w:t xml:space="preserve">hal-04468891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
+                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468891v1</w:t>
+                <w:t xml:space="preserve">hal-04799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite quantification data based on 1H-NMR profiling of eggplant or pepper fruit during its development</w:t>
               </w:r>
@@ -1084,563 +1084,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
+                <w:t xml:space="preserve">NMR metabolite quantification of a synthetic urine sample: an inter-laboratory comparison of processing workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roques</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (7), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-023-02028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305424v1</w:t>
+                <w:t xml:space="preserve">hal-04155487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolite quantification of a synthetic urine sample: an inter-laboratory comparison of processing workflows</w:t>
+                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory da Costa</w:t>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (7), pp.65. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-023-02028-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155487v2</w:t>
+                <w:t xml:space="preserve">hal-04305424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salimata Diarrassouba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
+              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183193v1</w:t>
+                <w:t xml:space="preserve">hal-04650467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salimata Diarrassouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (365), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650467v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative constraint‐based modelling of fruit development across species highlights nitrogen metabolism in the growth‐defence trade‐off</w:t>
               </w:r>
@@ -1773,51 +1773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,77 +2028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of metabolism and related growth and quality traits in trout fed spirulina-supplemented plant-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,90 +2296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,459 +2692,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling predicts tomatoes can be bigger and sweeter if biophysical factors and transmembrane transports are fine‐tuned during fruit development</w:t>
+                <w:t xml:space="preserve">Metabolite Fruit Profile Is Altered in Response to Source–Sink Imbalance and Can Be Used as an Early Predictor of Fruit Quality in Nectarine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinliang Chen</w:t>
+                <w:t xml:space="preserve">María Paz Covarrubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Victoria Lillo-Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Génard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Lorena Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17260⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.604133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152042v1</w:t>
+                <w:t xml:space="preserve">hal-03107100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite Fruit Profile Is Altered in Response to Source–Sink Imbalance and Can Be Used as an Early Predictor of Fruit Quality in Nectarine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling predicts tomatoes can be bigger and sweeter if biophysical factors and transmembrane transports are fine‐tuned during fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Melet</w:t>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Benedetto</w:t>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Andrade</w:t>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.604133. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.1489-1502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.17260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107100v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13 C Abundance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putative imbalanced amino acid metabolism in rainbow trout long term fed a plant-based diet as revealed by 1 H-NMR metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnab Dey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gandriau</w:t>
+                <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03510⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2021.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035414v1</w:t>
+                <w:t xml:space="preserve">hal-03163223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to : MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,746 +3175,746 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 413 (6), pp.1777-1777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-021-03180-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative imbalanced amino acid metabolism in rainbow trout long term fed a plant-based diet as revealed by 1 H-NMR metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13 C Abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnab Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Elodie Gandriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e13. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (22), pp.14867-14871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jns.2021.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163223v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on “Fruit Metabolism and Metabolomics”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Proton-NMR Metabolomics of Rainbow Trout Fed a Plant-Based Diet Supplemented with Graded Levels of a Protein-Rich Yeast Fraction Reveal Several Metabolic Processes Involved in Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Nadege Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Osorio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.230. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (9), pp.2268-2277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo10060230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxaa206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866266v1</w:t>
+                <w:t xml:space="preserve">hal-02927022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-NMR Metabolomics of Rainbow Trout Fed a Plant-Based Diet Supplemented with Graded Levels of a Protein-Rich Yeast Fraction Reveal Several Metabolic Processes Involved in Growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Special Issue on “Fruit Metabolism and Metabolomics”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Marchand</w:t>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150 (9), pp.2268-2277. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxaa206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo10060230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927022v1</w:t>
+                <w:t xml:space="preserve">hal-02866266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in plant growth, Cd partitioning and xylem sap composition in two sunflower cultivars exposed to low Cd concentrations in hydroponics</w:t>
+                <w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coriou</w:t>
+                <w:t xml:space="preserve">Stéphanie Gadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Iben Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 205, </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926808v1</w:t>
+                <w:t xml:space="preserve">hal-02914290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t>
+                <w:t xml:space="preserve">Changes in plant growth, Cd partitioning and xylem sap composition in two sunflower cultivars exposed to low Cd concentrations in hydroponics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Musseau</w:t>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Jorly</w:t>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gadin</w:t>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iben Sørensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914290v1</w:t>
+                <w:t xml:space="preserve">hal-02926808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Metabolomics for Assessing the Effect of Insect (Hermetia illucens) Protein Extract on Rainbow Trout Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,51 +3922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (3), pp.83. </w:t>
@@ -4272,90 +4272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics and fish nutrition: a review in the context of sustainable feed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Klose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
@@ -4691,51 +4691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Metabolism Is Tuned to the Availability of Oxygen in Developing Melon Fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaro Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5352,77 +5352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5480,831 +5480,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic profiling reveals a distinct metabolic recovery response in shoots and roots of temporarily drought-stressed sugar beets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing alternative feeds for rainbow trout (O. mykiss) by 1 H NMR metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Wedeking</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Nadège Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Luce Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196102⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1454-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622637v1</w:t>
+                <w:t xml:space="preserve">hal-02141406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat feeding trials: A comprehensive assessment of contaminants in both genetically modified maize and resulting pellets.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Rogowsky</w:t>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Laporte</w:t>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Coumoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2018.09.049⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623829v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing alternative feeds for rainbow trout (O. mykiss) by 1 H NMR metabolomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Richard</w:t>
+                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce Sergent</w:t>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Kurz</w:t>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (12), pp.155. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1454-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141406v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1H-NMR metabolomic profiling reveals a distinct metabolic recovery response in shoots and roots of temporarily drought-stressed sugar beets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Belouah</w:t>
+                <w:t xml:space="preserve">Rita Wedeking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0196102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539159v1</w:t>
+                <w:t xml:space="preserve">hal-02622637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
+                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (8), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01705-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721265v1</w:t>
+                <w:t xml:space="preserve">hal-02621110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rat feeding trials: A comprehensive assessment of contaminants in both genetically modified maize and resulting pellets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rogowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Legoahec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+                <w:t xml:space="preserve">X. Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (8), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.573-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01705-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2018.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621110v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal microbiota in rainbow trout, Oncorhynchus mykiss, fed diets with different levels of fish-based and plant ingredients: A correlative approach with some plasma metabolites</w:t>
               </w:r>
@@ -6329,51 +6329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6418,827 +6418,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539641v1</w:t>
+                <w:t xml:space="preserve">hal-02624451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nmrML: a community supported open data standard for the description, storage, and exchange of NMR data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schober</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Joseph A Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90 (1), pp.649-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624451v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMRProcFlow: a graphical and interactive tool dedicated to 1D spectra processing for NMR-based metabolomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Identification of Two New Mechanisms That Regulate Fruit Growth by Cell Expansion in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1178-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606304v1</w:t>
+                <w:t xml:space="preserve">hal-01603830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant metabolism as studied by NMR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMRProcFlow: a graphical and interactive tool dedicated to 1D spectra processing for NMR-based metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1178-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602524v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Two New Mechanisms That Regulate Fruit Growth by Cell Expansion in Tomato</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joana Jorly</w:t>
+                <w:t xml:space="preserve">Plant metabolism as studied by NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gevaudant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.988. </w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102-103, pp.61-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603830v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The peach HECATE3-like gene FLESHY plays a double role during fruit development.</w:t>
               </w:r>
@@ -7371,51 +7371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7492,64 +7492,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7754,839 +7754,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t>
+                <w:t xml:space="preserve">Aluminium stress disrupts metabolic performance of Plantago almogravensis plantlets transiently.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+                <w:t xml:space="preserve">Tomás Grevenstuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabela Romano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.100⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (6), pp.997-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-015-9884-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543456v1</w:t>
+                <w:t xml:space="preserve">hal-02631872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium stress disrupts metabolic performance of Plantago almogravensis plantlets transiently.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperpolarized NMR of plant and cancer cell extracts at natural abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Vuichoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Grevenstuk</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-015-9884-2⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (17), pp.5860-5863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5an01203a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631872v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarized NMR of plant and cancer cell extracts at natural abundance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maturation of nematode-induced galls in Medicago truncatula is related to water status and primary metabolism modifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
+                <w:t xml:space="preserve">Olivier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5an01203a⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232, pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366194v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of nematode-induced galls in Medicago truncatula is related to water status and primary metabolism modifications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.12.019⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1099, pp.793-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630314v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Erratum to: COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Salek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Billiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.1598-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-015-0822-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641303v1</w:t>
+                <w:t xml:space="preserve">hal-02630736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenny Billiau</w:t>
+                <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (6), pp.1598-1599. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-015-0822-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630736v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of long-term cadmium exposure on mineral content of Solanum lycopersicum plants: Consequences on fruit production</w:t>
               </w:r>
@@ -8700,429 +8700,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-structural carbohydrates in woody plants compared among laboratories</w:t>
+                <w:t xml:space="preserve">COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey G. Quentin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Scott Baggett</w:t>
+                <w:t xml:space="preserve">Reza M. Salek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Billiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpv073⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.Journal no. 11306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-015-0810-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557364v1</w:t>
+                <w:t xml:space="preserve">hal-01165673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute quantification of metabolites in tomato fruit extracts by fast 2D NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangi Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (5), pp.1131-1142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-015-0780-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-structural carbohydrates in woody plants compared among laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey G. Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Pinkard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T. Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza M. Salek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kenny Billiau</w:t>
+                <w:t xml:space="preserve">L. Scott Baggett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (6), pp.Journal no. 11306. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (11), pp.1146-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-015-0810-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpv073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165673v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics in melon: a new opportunity for aroma analysis</w:t>
               </w:r>
@@ -9638,64 +9638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaxin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9766,575 +9766,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomics and multi-platform metabolomics approach to identify new traits of rice quality in traditional and improved varieties</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomics: Profiling method for a rapid and efficient screening of transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Calingacion</w:t>
+                <w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boualaphanh</w:t>
+                <w:t xml:space="preserve">Katia Pianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.D. Daygon</w:t>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Anacleto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Sackville Hamilton</w:t>
+                <w:t xml:space="preserve">Aline Le Menn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-011-0374-4⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (52), pp.11386-11399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJB12.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651386v1</w:t>
+                <w:t xml:space="preserve">hal-02643145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of fruit quality traits in the octoploid cultivated strawberry highlights the role of homoeo-QTL in their control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Homo)glutathione deficiency impairs root-knot nematode development in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lerceteau-Köhler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Petit</w:t>
+                <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1769-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), pp.e1002471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647763v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomics: Profiling method for a rapid and efficient screening of transgenic plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic dissection of fruit quality traits in the octoploid cultivated strawberry highlights the role of homoeo-QTL in their control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lerceteau-Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/AJB12.088⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (6), pp.1059-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1769-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643145v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Homo)glutathione deficiency impairs root-knot nematode development in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genomics and multi-platform metabolomics approach to identify new traits of rice quality in traditional and improved varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Calingacion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boualaphanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Daygon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baldacci</w:t>
+                <w:t xml:space="preserve">R. Anacleto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Hopkins</w:t>
+                <w:t xml:space="preserve">R. Sackville Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (5), pp.771-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-011-0374-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647565v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
               </w:r>
@@ -10448,1023 +10448,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturating the Prunus (Stone fruits) genome with candidate genes for fruit quality</w:t>
+                <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eudald Illa</w:t>
+                <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Eduardo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-010-9518-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646155v1</w:t>
+                <w:t xml:space="preserve">hal-00645944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that ACETATE NON-UTILIZING 1 prevents carbon leakage from peroxisomes during lipid mobilization in Arabidopsis seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saturating the Prunus (Stone fruits) genome with candidate genes for fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudald Illa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Barale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Allen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20101764⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (4), pp.667-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-010-9518-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608395v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence that ACETATE NON-UTILIZING 1 prevents carbon leakage from peroxisomes during lipid mobilization in Arabidopsis seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
+                <w:t xml:space="preserve">Jonathan Ad Wattis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Tony Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11, pp.104. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 437 (3), pp.505-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645944v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeydew feeding increased the longevity of two egg parasitoids of the pine processionary moth</w:t>
+                <w:t xml:space="preserve">Metabolite modifications in Solanum lycopersicum roots and leaves under cadmium stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+                <w:t xml:space="preserve">Latifa Boulila Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahbi Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+                <w:t xml:space="preserve">Zouhaier Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Hédiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (4), pp.567-579</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652483v1</w:t>
+                <w:t xml:space="preserve">hal-02646003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced polyamine accumulation alters carotenoid metabolism at the transcriptional level in tomato fruit over-expressing spermidine synthase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Honeydew feeding increased the longevity of two egg parasitoids of the pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (3), pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2010.01547.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647454v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive metabolic cross-talk in melon fruit revealed by spatial and developmental combinatorial metabolomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Enhanced polyamine accumulation alters carotenoid metabolism at the transcriptional level in tomato fruit over-expressing spermidine synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Neily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Rogachev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sagit Meir</w:t>
+                <w:t xml:space="preserve">Chiaki Matsukura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03626.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (3), pp.242-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644457v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite modifications in Solanum lycopersicum roots and leaves under cadmium stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive metabolic cross-talk in melon fruit revealed by spatial and developmental combinatorial metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Boulila Zoghlami</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Sagit Meir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (3), pp.683-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03626.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646003v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant 1H-NMR metabolomic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11526,441 +11526,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inter-laboratory comparison demonstrates that [1H]-NMR metabolite fingerprinting is a robust technique for collaborative plant metabolomic data collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation Network Analysis reveals a sequential reorganization of metabolic and transcriptional states during germination and gene-metabolite relationships in developing seedlings of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane L. Ward</w:t>
+                <w:t xml:space="preserve">Thimothy M.D. Ebbels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M. Baker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">A. Deri Tomos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-010-0200-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.62 : 1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-4-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667728v1</w:t>
+                <w:t xml:space="preserve">hal-02667177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+                <w:t xml:space="preserve">An inter-laboratory comparison demonstrates that [1H]-NMR metabolite fingerprinting is a robust technique for collaborative plant metabolomic data collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane L. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.014⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.263-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-010-0200-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668879v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Network Analysis reveals a sequential reorganization of metabolic and transcriptional states during germination and gene-metabolite relationships in developing seedlings of Arabidopsis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thimothy M.D. Ebbels</w:t>
+                <w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Hédiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahbi Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Deri Tomos</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (8), pp.1965-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-4-62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667177v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and mapping of peach candidate genes involved in fruit quality and their transferability and potential use in other Rosaceae species</w:t>
               </w:r>
@@ -12251,51 +12251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic acclimation to hypoxia revealed by metabolite gradients in melon fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Allwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12423,51 +12423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12524,497 +12524,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and fine genetic characterization of the D locus controlling fruit acidity in peach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-59⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665198v1</w:t>
+                <w:t xml:space="preserve">hal-02664640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H NMR, GC−EI-TOFMS, and data set correlation for fruit metabolomics: application to spatial metabolite analysis in melon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Allwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (8), pp.2884-2894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac9001996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664640v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H NMR, GC−EI-TOFMS, and data set correlation for fruit metabolomics: application to spatial metabolite analysis in melon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Phenotypic and fine genetic characterization of the D locus controlling fruit acidity in peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 81 (8), pp.2884-2894. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (59), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac9001996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662211v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13356,286 +13356,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolic profiling of wines from three cultivars, three soil types and two contrasting vintages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliano Elias Pereira</w:t>
+                <w:t xml:space="preserve">Martine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Jean-Luc Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (3), pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-007-0059-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655666v1</w:t>
+                <w:t xml:space="preserve">hal-02667259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolic profiling of wines from three cultivars, three soil types and two contrasting vintages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Elias Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lemaire</w:t>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (2), pp.103-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667259v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite regulation of gene expression during the heterotrophic to autotrophic transition in developing seedling of Arabidopsis</w:t>
               </w:r>
@@ -13952,51 +13952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14202,77 +14202,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H NMR metabolite fingerprints of grape berry : comparison of vintage and soil effects in Bordeaux grapevine growing areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano E. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14348,77 +14348,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimate influence on mineral and metabolic profiles of grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano E. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14475,388 +14475,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a second-generation genetic linkage map for peach [Prunus persica (L.) Batsch] and characterization of morphological traits affecting flower and fruit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Metabolic and transcriptional consequences of disrupting acetate metabolism in Arabidopsis seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cosson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Renaud</w:t>
+                <w:t xml:space="preserve">J. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
+                <w:t xml:space="preserve">K. Greville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-006-0053-1⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 143 (4), pp.S140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663307v1</w:t>
+                <w:t xml:space="preserve">hal-02653904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and transcriptional consequences of disrupting acetate metabolism in Arabidopsis seedlings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Turner</w:t>
+                <w:t xml:space="preserve">Development of a second-generation genetic linkage map for peach [Prunus persica (L.) Batsch] and characterization of morphological traits affecting flower and fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Greville</w:t>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Murphy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Hooks</w:t>
+                <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 143 (4), pp.S140. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-006-0053-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653904v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H NMR and chemometrics to characterize mature grape berries in four wine-growing areas in Bordeaux, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano E. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14945,64 +14945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15696,51 +15696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15955,51 +15955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16619,51 +16619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Diakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16765,51 +16765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16972,51 +16972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTLs controlling fruit quality in peach (Prunus persica (L.) Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17112,394 +17112,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of photosynthetic carbohydrates in leaves of salt-stressed olive plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compositional changes during the fruit development of two peach cultivars differing in juice acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Gravano</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 25 (5), pp.571-579</w:t>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 123 (5), pp.770-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694139v1</w:t>
+                <w:t xml:space="preserve">hal-02693089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTION OF QTLS CONTROLLING PEACH FRUIT ACIDITY AND SWEETNESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Partitioning of photosynthetic carbohydrates in leaves of salt-stressed olive plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25 (5), pp.571-579</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348061v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional changes during the fruit development of two peach cultivars differing in juice acidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DETECTION OF QTLS CONTROLLING PEACH FRUIT ACIDITY AND SWEETNESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 465, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.1998.465.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693089v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORGANIC ACID METABOLISM DURING THE FRUIT DEVELOPMENT OF TWO PEACH CULTIVARS</w:t>
               </w:r>
@@ -17537,51 +17537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 465, pp.425-432. </w:t>
@@ -17671,51 +17671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 25 (2), pp.197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18142,51 +18142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 106 (2), pp.591-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19265,51 +19265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentation of storage compounds in peach leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19690,64 +19690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit Metabolism and Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MDPI, 2020, 978-3-03943-014-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-03943-015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19819,64 +19819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental metabolomics to decipher and improve fleshy fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. William Allwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagner Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21049,51 +21049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E66739DF"/>
+    <w:nsid w:val="F842BD9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21280,51 +21280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-moing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1144-3600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031407870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265794845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382735053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Kurkiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31010065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clav&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-024-06996-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13691" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cassin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousselot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Covarrubias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lillo-Carmona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Melet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Benedetto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Andrade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604133" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2021.3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060230" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Baker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030121" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Botana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1488-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Wedeking" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196102" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623829v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coumoul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.049" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Sergent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kurz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1454-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12793" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schober" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Cruz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marcu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02795" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1178-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2017.05.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Botton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rasori" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Ziliotto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0445-z" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01094" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631872v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Grevenstuk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Romano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-015-9884-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366194v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01203a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630314v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.12.019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPW9GJR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630736v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Salek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hummel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Billiau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0822-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640851v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Belkadhi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.01.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638209v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0780-0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165673v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza M. Salek" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0810-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mumm" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric C. H. de Vos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.12.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kishimoto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kakami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12570" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648547v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6852-y" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B5E0A1D5BA8AFE2D997C48A4128BD364B023EFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651386v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Calingacion" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boualaphanh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Daygon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anacleto" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sackville Hamilton" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-011-0374-4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EDCC7B4F9E8BC48020BA4D36B0C8FC2A589CA60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647763v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1769-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646155v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Eduardo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9518-x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7670FF66C4828FA307C207A72C18C8A1CE04BE8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608395v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Allen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ad Wattis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Larson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101764" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647454v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.003" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646003v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Boulila Zoghlami" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Abbes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667728v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Ward" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Baker" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia J. Miller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-010-0200-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667177v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimothy M.D. Ebbels" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deri Tomos" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-62" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665104v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cardinet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bonet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudehri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0308-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D2A0100CF0A5BA6124C6D4744D8DE6549C8FCB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847725v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cardinet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allwood" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2009.08.010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6H6QX28-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champagne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.03.021" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KNXW9F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665198v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-59" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662211v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9001996" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655666v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Elias Pereira" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654755v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hooks" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcourt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tomos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.590" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N4L73D2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655591v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pierre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.09.008" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPS2SL6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627200v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazor" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060144i" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSNR1VPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663000v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano E. Pereira" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.11.007" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRGS5V4H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663721v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061013k" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JXK3L9R6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663307v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0053-1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B52CEC63809AA4A59C1E6CECF3A2AC5C121070B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653904v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Greville" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murphy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.01.052" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L46DCBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682189v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf058058q" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JSQFR07K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400128v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pereira" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678910v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681364v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04066" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678232v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tauzin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669350v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loonis" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674648v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laborde" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diakou-Verdin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674641v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Monet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140212.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681141v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Carde" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barrieu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348043v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676287v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0841-9" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6FK12JVJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681531v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudeillac" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692271v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diakou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694011v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348052v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Diakou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.108001001.x" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H64MS98-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686535v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686148v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348056v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pronier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051035" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRFZ7ZRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694139v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gucci" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravano" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348061v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guye" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1998.465.7" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693089v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348063v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1998.465.53" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699012v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipperlin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carbonne" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97121" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692992v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689584v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690084v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rolin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700829v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700240v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713503v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709759v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carlson" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doyle" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Dejong" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702315v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709568v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706807v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701259v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rashad" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699665v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713551v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882674v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moing" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamant" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brison" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720073v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717674v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717935v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726168v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saglio" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211017v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03943-015-4" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121970v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vallarino" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.016" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810244v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich C.H. de Vos" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Hall" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444339956.ch5" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811463v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=000295816800016" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385118-5.00016-5" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819108v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813653v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840980v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842536v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-moing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1144-3600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031407870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265794845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382735053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Kurkiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31010065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clav&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-024-06996-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13691" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cassin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousselot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Covarrubias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lillo-Carmona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Melet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Benedetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Andrade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163223v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2021.3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060230" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Baker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030121" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Botana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1488-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Sergent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kurz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1454-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622637v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Wedeking" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196102" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623829v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coumoul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.049" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12793" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schober" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Cruz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marcu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02795" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606304v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1178-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2017.05.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Botton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rasori" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Ziliotto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0445-z" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01094" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631872v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Grevenstuk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Romano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-015-9884-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366194v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01203a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630314v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.12.019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPW9GJR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630736v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Salek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hummel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Billiau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0822-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640851v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Belkadhi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.01.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165673v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza M. Salek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0810-y" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0780-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mumm" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric C. H. de Vos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.12.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kishimoto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kakami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12570" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648547v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6852-y" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B5E0A1D5BA8AFE2D997C48A4128BD364B023EFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647763v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1769-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Calingacion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boualaphanh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Daygon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anacleto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sackville Hamilton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-011-0374-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EDCC7B4F9E8BC48020BA4D36B0C8FC2A589CA60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646155v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Eduardo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9518-x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7670FF66C4828FA307C207A72C18C8A1CE04BE8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608395v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Allen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ad Wattis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Larson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101764" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646003v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Boulila Zoghlami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Abbes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647454v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667177v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimothy M.D. Ebbels" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deri Tomos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-62" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667728v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Ward" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Baker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia J. Miller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-010-0200-4" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665104v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cardinet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bonet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudehri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0308-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D2A0100CF0A5BA6124C6D4744D8DE6549C8FCB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847725v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cardinet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allwood" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2009.08.010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6H6QX28-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champagne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.03.021" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KNXW9F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662211v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9001996" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665198v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-59" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655666v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Elias Pereira" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654755v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hooks" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcourt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tomos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.590" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N4L73D2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655591v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pierre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.09.008" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPS2SL6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627200v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazor" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060144i" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSNR1VPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663000v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano E. Pereira" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.11.007" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRGS5V4H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663721v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061013k" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JXK3L9R6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653904v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Greville" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murphy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.01.052" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L46DCBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663307v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0053-1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B52CEC63809AA4A59C1E6CECF3A2AC5C121070B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682189v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf058058q" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JSQFR07K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400128v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pereira" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678910v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681364v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04066" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678232v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tauzin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669350v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loonis" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674648v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laborde" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diakou-Verdin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674641v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Monet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140212.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681141v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Carde" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barrieu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348043v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676287v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0841-9" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6FK12JVJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681531v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudeillac" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692271v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diakou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694011v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348052v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Diakou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.108001001.x" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H64MS98-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686535v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686148v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348056v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pronier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051035" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRFZ7ZRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693089v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694139v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gucci" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravano" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348061v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guye" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1998.465.7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348063v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1998.465.53" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699012v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipperlin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carbonne" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97121" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692992v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689584v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690084v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rolin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700829v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700240v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713503v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709759v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carlson" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doyle" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Dejong" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702315v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709568v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706807v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701259v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rashad" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699665v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713551v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882674v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moing" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamant" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brison" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720073v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717674v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717935v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726168v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saglio" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211017v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03943-015-4" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121970v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vallarino" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.016" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810244v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich C.H. de Vos" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Hall" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444339956.ch5" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811463v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=000295816800016" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385118-5.00016-5" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819108v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813653v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840980v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842536v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>