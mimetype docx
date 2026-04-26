--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -548,295 +548,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
+                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468891v1</w:t>
+                <w:t xml:space="preserve">hal-04799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
+                <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799829v1</w:t>
+                <w:t xml:space="preserve">hal-04468891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite quantification data based on 1H-NMR profiling of eggplant or pepper fruit during its development</w:t>
               </w:r>
@@ -1084,1302 +1084,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolite quantification of a synthetic urine sample: an inter-laboratory comparison of processing workflows</w:t>
+                <w:t xml:space="preserve">Comparative constraint‐based modelling of fruit development across species highlights nitrogen metabolism in the growth‐defence trade‐off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edern Cahoreau</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory da Costa</w:t>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+                <w:t xml:space="preserve">Ghislaine Hilbert‐masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-023-02028-4⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155487v2</w:t>
+                <w:t xml:space="preserve">hal-04185814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Roques</w:t>
+                <w:t xml:space="preserve">NMR metabolite quantification of a synthetic urine sample: an inter-laboratory comparison of processing workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (7), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-023-02028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305424v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650467v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salimata Diarrassouba</w:t>
+                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
+              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183193v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative constraint‐based modelling of fruit development across species highlights nitrogen metabolism in the growth‐defence trade‐off</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Hilbert‐masson</w:t>
+                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Renaud</w:t>
+                <w:t xml:space="preserve">Salimata Diarrassouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (365), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185814v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+                <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Paulhe</w:t>
+                <w:t xml:space="preserve">Nadia Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
+                <w:t xml:space="preserve">Cedric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Delphine Amah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (14), pp.4832-4849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erac187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+                <w:t xml:space="preserve">hal-03675840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, Validation, and Use of 1H-NMR Spectroscopy for Evaluating the Quality of Acerola-Based Food Supplements and Quantifying Ascorbic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Gwladys Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Charpentier</w:t>
+                <w:t xml:space="preserve">Emmanuel Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (17), pp.5614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules27175614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of metabolism and related growth and quality traits in trout fed spirulina-supplemented plant-based diets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cala</w:t>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marchand</w:t>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738033⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592312v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fruit growth to ripening in plantain: a careful balance between carbohydrate synthesis and breakdown</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Critical assessment of metabolism and related growth and quality traits in trout fed spirulina-supplemented plant-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Cassan</w:t>
+                <w:t xml:space="preserve">Olivier Cala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Amah</w:t>
+                <w:t xml:space="preserve">Yann Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (14), pp.4832-4849. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erac187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675840v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2434,77 +2434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,559 +2692,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite Fruit Profile Is Altered in Response to Source–Sink Imbalance and Can Be Used as an Early Predictor of Fruit Quality in Nectarine</w:t>
+                <w:t xml:space="preserve">Modelling predicts tomatoes can be bigger and sweeter if biophysical factors and transmembrane transports are fine‐tuned during fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Paz Covarrubias</w:t>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Lillo-Carmona</w:t>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Melet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Andrade</w:t>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604133⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.1489-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107100v1</w:t>
+                <w:t xml:space="preserve">hal-03152042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling predicts tomatoes can be bigger and sweeter if biophysical factors and transmembrane transports are fine‐tuned during fruit development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolite Fruit Profile Is Altered in Response to Source–Sink Imbalance and Can Be Used as an Early Predictor of Fruit Quality in Nectarine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Paz Covarrubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Lillo-Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinliang Chen</w:t>
+                <w:t xml:space="preserve">Lorena Melet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Gianfranco Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Génard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Diego Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230, pp.1489-1502. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.604133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.604133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152042v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative imbalanced amino acid metabolism in rainbow trout long term fed a plant-based diet as revealed by 1 H-NMR metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to : MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e13. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (6), pp.1777-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jns.2021.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03180-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163223v1</w:t>
+                <w:t xml:space="preserve">hal-03297107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to : MRSI vs CEST MRI to understand tomato metabolism in ripening fruit: is there a better contrast ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putative imbalanced amino acid metabolism in rainbow trout long term fed a plant-based diet as revealed by 1 H-NMR metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagés</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+                <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413 (6), pp.1777-1777. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03180-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jns.2021.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297107v1</w:t>
+                <w:t xml:space="preserve">hal-03163223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13 C Abundance</w:t>
               </w:r>
@@ -3358,2819 +3358,2819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-NMR Metabolomics of Rainbow Trout Fed a Plant-Based Diet Supplemented with Graded Levels of a Protein-Rich Yeast Fraction Reveal Several Metabolic Processes Involved in Growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Marchand</w:t>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxaa206⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927022v1</w:t>
+                <w:t xml:space="preserve">hal-02553742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on “Fruit Metabolism and Metabolomics”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10060230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in plant growth, Cd partitioning and xylem sap composition in two sunflower cultivars exposed to low Cd concentrations in hydroponics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iben Sørensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00245⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914290v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in plant growth, Cd partitioning and xylem sap composition in two sunflower cultivars exposed to low Cd concentrations in hydroponics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iben Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111145⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926808v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Metabolomics for Assessing the Effect of Insect (Hermetia illucens) Protein Extract on Rainbow Trout Metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Proton-NMR Metabolomics of Rainbow Trout Fed a Plant-Based Diet Supplemented with Graded Levels of a Protein-Rich Yeast Fraction Reveal Several Metabolic Processes Involved in Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadege Richard</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10030083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150 (9), pp.2268-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxaa206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570723v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted comparison of sugar accumulation patterns in ten fleshy fruits highlights differences between herbaceous and woody species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126 (3), pp.455-470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcaa082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Metabolomics and Molecular Phylogenetics of Melon (Cucumis melo, Cucurbitaceae) Biodiversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Beale</w:t>
+                <w:t xml:space="preserve">Integrative Metabolomics for Assessing the Effect of Insect (Hermetia illucens) Protein Extract on Rainbow Trout Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10030121⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10030083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533195v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics and fish nutrition: a review in the context of sustainable feed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 112 (1), pp.261-282. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Holger Klose</w:t>
+                <w:t xml:space="preserve">Comparative Metabolomics and Molecular Phylogenetics of Melon (Cucumis melo, Cucurbitaceae) Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">J. William Allwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10030121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904041v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics data reveal putative regulators of einkorn grain protein composition under sulfur deficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Hatte</w:t>
+                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Holger Klose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183 (2), pp.501-516. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553742v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Metabolism Is Tuned to the Availability of Oxygen in Developing Melon Fruit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. William Allwood</w:t>
+                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00594⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621412v1</w:t>
+                <w:t xml:space="preserve">hal-02487236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR-Based Tissular and Developmental Metabolomics of Tomato Fruit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Fruit salad in the lab: comparing botanical species to help deciphering fruit primary metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaojiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo9050093⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 10, pp.836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621416v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Central Metabolism Is Tuned to the Availability of Oxygen in Developing Melon Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. William Allwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196332v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing 1D 1H-NMR profiling of plant samples for high throughput analysis: extract preparation, standardization, automation and spectra processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR-Based Tissular and Developmental Metabolomics of Tomato Fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1488-3⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo9050093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622523v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit salad in the lab: comparing botanical species to help deciphering fruit primary metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiaojiao Wang</w:t>
+                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00836⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02540096v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing 1D 1H-NMR profiling of plant samples for high throughput analysis: extract preparation, standardization, automation and spectra processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Botana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487236v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing alternative feeds for rainbow trout (O. mykiss) by 1 H NMR metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Roques</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomic profiling reveals a distinct metabolic recovery response in shoots and roots of temporarily drought-stressed sugar beets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Wedeking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Richard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce Sergent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Kurz</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1454-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0196102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141406v1</w:t>
+                <w:t xml:space="preserve">hal-02622637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Stevens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (8), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01705-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721265v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Characterizing alternative feeds for rainbow trout (O. mykiss) by 1 H NMR metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1454-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539159v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic profiling reveals a distinct metabolic recovery response in shoots and roots of temporarily drought-stressed sugar beets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Wedeking</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0196102. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622637v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Legoahec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84 (8), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01705-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621110v1</w:t>
+                <w:t xml:space="preserve">hal-02539159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat feeding trials: A comprehensive assessment of contaminants in both genetically modified maize and resulting pellets.</w:t>
               </w:r>
@@ -6329,51 +6329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Madji Hounoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6437,51 +6437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6718,77 +6718,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
@@ -6826,77 +6826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Two New Mechanisms That Regulate Fruit Growth by Cell Expansion in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Musseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gevaudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,51 +6999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7218,1941 +7218,1941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peach HECATE3-like gene FLESHY plays a double role during fruit development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Botton</w:t>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Rasori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-016-0445-z⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636594v1</w:t>
+                <w:t xml:space="preserve">hal-02637624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Highly Repeatable Dissolution Dynamic Nuclear Polarization for Heteronuclear NMR Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (12), pp.6179-6183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b01094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445653v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">The peach HECATE3-like gene FLESHY plays a double role during fruit development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rasori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Ziliotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (1-2), pp.97-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-016-0445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637624v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Repeatable Dissolution Dynamic Nuclear Polarization for Heteronuclear NMR Metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bornet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Milani</w:t>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88 (12), pp.6179-6183. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (4), pp.1726-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b01094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366193v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium stress disrupts metabolic performance of Plantago almogravensis plantlets transiently.</w:t>
+                <w:t xml:space="preserve">COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Grevenstuk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Reza M. Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabela Romano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steffen Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Billiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-015-9884-2⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.Journal no. 11306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-015-0810-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631872v1</w:t>
+                <w:t xml:space="preserve">hal-01165673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarized NMR of plant and cancer cell extracts at natural abundance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute quantification of metabolites in tomato fruit extracts by fast 2D NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
+                <w:t xml:space="preserve">Tangi Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 140 (17), pp.5860-5863. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), pp.1131-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5an01203a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-015-0780-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366194v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of nematode-induced galls in Medicago truncatula is related to water status and primary metabolism modifications.</w:t>
+                <w:t xml:space="preserve">Non-structural carbohydrates in woody plants compared among laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Audrey G. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Elizabeth A. Pinkard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T. Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Scott Baggett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.12.019⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (11), pp.1146-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpv073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630314v1</w:t>
+                <w:t xml:space="preserve">hal-01557364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maturation of nematode-induced galls in Medicago truncatula is related to water status and primary metabolism modifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Desplat</w:t>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Faurobert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Olivier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1099, pp.793-800. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232, pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2014.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543456v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aluminium stress disrupts metabolic performance of Plantago almogravensis plantlets transiently.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Neumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schober</w:t>
+                <w:t xml:space="preserve">Tomás Grevenstuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Hummel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabela Romano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-015-0822-7⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (6), pp.997-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-015-9884-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630736v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Hyperpolarized NMR of plant and cancer cell extracts at natural abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Vuichoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (17), pp.5860-5863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5an01203a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641303v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of long-term cadmium exposure on mineral content of Solanum lycopersicum plants: Consequences on fruit production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-Ievel omic approach of tomato fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Belkadhi</w:t>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2015.01.010⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1099, pp.793-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640851v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Erratum to: COordination of Standards in MetabOlomicS (COSMOS): facilitating integrated metabolomics data access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Salek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Billiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11 (6), pp.Journal no. 11306. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.1598-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-015-0822-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-015-0810-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01165673v1</w:t>
+                <w:t xml:space="preserve">hal-02630736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantification of metabolites in tomato fruit extracts by fast 2D NMR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-015-0780-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638209v1</w:t>
+                <w:t xml:space="preserve">hal-02641303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-structural carbohydrates in woody plants compared among laboratories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of long-term cadmium exposure on mineral content of Solanum lycopersicum plants: Consequences on fruit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth A. Pinkard</w:t>
+                <w:t xml:space="preserve">Hédia Hédiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael G. Ryan</w:t>
+                <w:t xml:space="preserve">Wahbi Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David T. Tissue</w:t>
+                <w:t xml:space="preserve">Aïcha Belkadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Scott Baggett</w:t>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (11), pp.1146-1165. </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.176-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpv073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2015.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557364v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics in melon: a new opportunity for aroma analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. William Allwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,423 +9370,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient spectra processing method for metabolite identification from (1)H-NMR metabolomics data.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-6852-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (18), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648547v1</w:t>
+                <w:t xml:space="preserve">hal-01208665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and elemental profiling of melon fruit quality as affected by genotype and environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">An efficient spectra processing method for metabolite identification from (1)H-NMR metabolomics data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (1), pp.57-77. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405, pp.5049-5061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-012-0429-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-6852-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651407v1</w:t>
+                <w:t xml:space="preserve">hal-02648547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Metabolomic and elemental profiling of melon fruit quality as affected by genotype and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-012-0429-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208665v1</w:t>
+                <w:t xml:space="preserve">hal-02651407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomics: Profiling method for a rapid and efficient screening of transgenic plants</w:t>
               </w:r>
@@ -9932,51 +9932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10079,51 +10079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10320,51 +10320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10448,51 +10448,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles.</w:t>
+                <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant 1H-NMR metabolomic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
@@ -10531,1091 +10531,1091 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11, pp.104. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 11:104, pp.10.1186/1471-2229-11-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645944v1</w:t>
+                <w:t xml:space="preserve">hal-00648167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturating the Prunus (Stone fruits) genome with candidate genes for fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudald Illa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eudald Illa</w:t>
+                <w:t xml:space="preserve">Iban Eduardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Eduardo</w:t>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+                <w:t xml:space="preserve">Francesca Barale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (4), pp.667-682. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-010-9518-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-010-9518-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that ACETATE NON-UTILIZING 1 prevents carbon leakage from peroxisomes during lipid mobilization in Arabidopsis seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Allen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Jonathan Ad Wattis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Ad Wattis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tony Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 437 (3), pp.505-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite modifications in Solanum lycopersicum roots and leaves under cadmium stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646003v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeydew feeding increased the longevity of two egg parasitoids of the pine processionary moth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+                <w:t xml:space="preserve">Metabolite modifications in Solanum lycopersicum roots and leaves under cadmium stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Boulila Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahbi Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Hédiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (4), pp.567-579</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652483v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced polyamine accumulation alters carotenoid metabolism at the transcriptional level in tomato fruit over-expressing spermidine synthase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Honeydew feeding increased the longevity of two egg parasitoids of the pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (3), pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2010.01547.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647454v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive metabolic cross-talk in melon fruit revealed by spatial and developmental combinatorial metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sagit Meir</w:t>
+                <w:t xml:space="preserve">Enhanced polyamine accumulation alters carotenoid metabolism at the transcriptional level in tomato fruit over-expressing spermidine synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Neily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Matsukura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03626.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (3), pp.242-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644457v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant 1H-NMR metabolomic profiles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensive metabolic cross-talk in melon fruit revealed by spatial and developmental combinatorial metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagit Meir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (3), pp.683-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03626.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648167v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation Network Analysis reveals a sequential reorganization of metabolic and transcriptional states during germination and gene-metabolite relationships in developing seedlings of Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimothy M.D. Ebbels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deri Tomos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11718,51 +11718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia J. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (2), pp.263-273. </w:t>
@@ -11800,103 +11800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédia Hédiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahbi Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73 (8), pp.1965-1974. </w:t>
@@ -12238,103 +12238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic acclimation to hypoxia revealed by metabolite gradients in melon fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Allwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 167 (3), pp.242-245. </w:t>
@@ -12524,725 +12524,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664640v1</w:t>
+                <w:t xml:space="preserve">hal-02666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H NMR, GC−EI-TOFMS, and data set correlation for fruit metabolomics: application to spatial metabolite analysis in melon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac9001996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662211v1</w:t>
+                <w:t xml:space="preserve">hal-02664640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and fine genetic characterization of the D locus controlling fruit acidity in peach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">1H NMR, GC−EI-TOFMS, and data set correlation for fruit metabolomics: application to spatial metabolite analysis in melon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Allwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (59), 14 p. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (8), pp.2884-2894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac9001996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665198v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic and fine genetic characterization of the D locus controlling fruit acidity in peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gil</w:t>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noé Gest</w:t>
+                <w:t xml:space="preserve">Christelle Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (59), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371236v1</w:t>
+                <w:t xml:space="preserve">hal-02665198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t>
               </w:r>
@@ -13356,1520 +13356,1520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological impacts of modulating phosphoenolpyruvate carboxylase levels in leaves and seeds of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Giraudel</w:t>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-007-0059-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (2), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667259v1</w:t>
+                <w:t xml:space="preserve">hal-02655591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolic profiling of wines from three cultivars, three soil types and two contrasting vintages</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (3), pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-007-0059-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655666v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite regulation of gene expression during the heterotrophic to autotrophic transition in developing seedling of Arabidopsis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1H-NMR metabolic profiling of wines from three cultivars, three soil types and two contrasting vintages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tomos</w:t>
+                <w:t xml:space="preserve">Giuliano Elias Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (2), pp.103-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02654755v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological impacts of modulating phosphoenolpyruvate carboxylase levels in leaves and seeds of Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolite regulation of gene expression during the heterotrophic to autotrophic transition in developing seedling of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+                <w:t xml:space="preserve">E. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Pierre</w:t>
+                <w:t xml:space="preserve">Mark Hooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bleton</w:t>
+                <w:t xml:space="preserve">M. Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tchapla</w:t>
+                <w:t xml:space="preserve">D. Tomos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 172 (2), pp.265-272. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 146 (4), pp.S252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2007.01.590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655591v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose, glucose, and fructose extraction in aqueous carrot root extracts prepared at different temperatures by means of direct NMR measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic and transcriptional consequences of disrupting acetate metabolism in Arabidopsis seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cazor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rolin</w:t>
+                <w:t xml:space="preserve">J. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé This</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Greville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf060144i⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 143 (4), pp.S140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627200v1</w:t>
+                <w:t xml:space="preserve">hal-02653904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine fleshless berry mutation. a unique genotype to investigate differences between fleshy and nonfleshy fruit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+                <w:t xml:space="preserve">Development of a second-generation genetic linkage map for peach [Prunus persica (L.) Batsch] and characterization of morphological traits affecting flower and fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Romieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark R. Thomas</w:t>
+                <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-006-0053-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.105.067488⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664784v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H NMR metabolite fingerprints of grape berry : comparison of vintage and soil effects in Bordeaux grapevine growing areas</w:t>
+                <w:t xml:space="preserve">Sucrose, glucose, and fructose extraction in aqueous carrot root extracts prepared at different temperatures by means of direct NMR measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliano E. Pereira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Cazor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (13), pp.4681-4686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf060144i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663000v1</w:t>
+                <w:t xml:space="preserve">hal-01627200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate influence on mineral and metabolic profiles of grape berries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">The grapevine fleshless berry mutation. a unique genotype to investigate differences between fleshy and nonfleshy fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf061013k⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (2), pp.537-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.067488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663721v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and transcriptional consequences of disrupting acetate metabolism in Arabidopsis seedlings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Hooks</w:t>
+                <w:t xml:space="preserve">1H NMR metabolite fingerprints of grape berry : comparison of vintage and soil effects in Bordeaux grapevine growing areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano E. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.01.052⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 563 (1-2), pp.346-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2005.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653904v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a second-generation genetic linkage map for peach [Prunus persica (L.) Batsch] and characterization of morphological traits affecting flower and fruit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christel Renaud</w:t>
+                <w:t xml:space="preserve">Microclimate influence on mineral and metabolic profiles of grape berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano E. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (18), pp.6765-6775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-006-0053-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf061013k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663307v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H NMR and chemometrics to characterize mature grape berries in four wine-growing areas in Bordeaux, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano E. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 (16), pp.6382-6389. </w:t>
@@ -14945,64 +14945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15057,51 +15057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar import and phytopathogenicity of Spiroplasma citri: glucose and fructose play distinct roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15159,1127 +15159,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative metabolic profiling by 1-dimensional 1H-NMR analyses : application to plant genetics and functional genomics</w:t>
+                <w:t xml:space="preserve">Is there a relation between changes in osmolarity of cherry fruit flesh or skin and fruit cracking susceptibility ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gaudillère</w:t>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+                <w:t xml:space="preserve">Lydie Fouilhaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 129 (5), pp.635-641</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681364v1</w:t>
+                <w:t xml:space="preserve">hal-02678232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a relation between changes in osmolarity of cherry fruit flesh or skin and fruit cracking susceptibility ?</w:t>
+                <w:t xml:space="preserve">Quantitative metabolic profiling by 1-dimensional 1H-NMR analyses : application to plant genetics and functional genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Christmann</w:t>
+                <w:t xml:space="preserve">Monique Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Fouilhaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tauzin</w:t>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31, pp.889-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP04066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678232v1</w:t>
+                <w:t xml:space="preserve">hal-02681364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical basis of low fruit quality of Prunus davidiana, a pest and disease resistance donor for peach breeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic acid metabolism in roots of various grapevine (Vitis) rootstocks submitted to iron deficiency and bicarbonate nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Poessel</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+                <w:t xml:space="preserve">B. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Loonis</w:t>
+                <w:t xml:space="preserve">M. Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kervella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Diakou-Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 128 (1), pp.55-62</w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (10-11), pp.2165-2176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669350v1</w:t>
+                <w:t xml:space="preserve">hal-02674648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic acid metabolism in roots of various grapevine (Vitis) rootstocks submitted to iron deficiency and bicarbonate nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Biochemical basis of low fruit quality of Prunus davidiana, a pest and disease resistance donor for peach breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laborde</w:t>
+                <w:t xml:space="preserve">Jean-Luc Poessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Neveux</w:t>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Diakou-Verdin</w:t>
+                <w:t xml:space="preserve">Michèle Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Renaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 26 (10-11), pp.2165-2176</w:t>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 128 (1), pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674648v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of six peach cDNAs encoding key proteins in organic acid metabolism and solute accumulation: involvement in regulating peach fruit acidity</w:t>
+                <w:t xml:space="preserve">Candidate genes and QTLs for sugar and organic acid content in peach (Prunus persica (L.) Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Monet</w:t>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140212.x⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 105, pp.145-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-001-0841-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674641v1</w:t>
+                <w:t xml:space="preserve">hal-02676287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape berry development : A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Barrieu</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of six peach cDNAs encoding key proteins in organic acid metabolism and solute accumulation: involvement in regulating peach fruit acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
+                <w:t xml:space="preserve">Philippe Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114, pp.259-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140212.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681141v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of six peach cDNAs encoding key proteins in organic acid metabolism and solute accumulation: involvement in regulating peach fruit acidity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Monet</w:t>
+                <w:t xml:space="preserve">Grape berry development : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diakou-Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Carde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (3), pp.109-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348043v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate genes and QTLs for sugar and organic acid content in peach (Prunus persica (L.) Batsch)</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of six peach cDNAs encoding key proteins in organic acid metabolism and solute accumulation: involvement in regulating peach fruit acidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-001-0841-9⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114 (2), pp.259-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140212.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02676287v1</w:t>
+                <w:t xml:space="preserve">hal-03348043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical changes during fruit development of four strawberry cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16328,488 +16328,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of phosphoenolpyruvate carboxylase in organic acid accumulation during peach fruit development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphoenolpyruvate carboxylase during grape berry development : protein level, enzyme activity and regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 108 (1), pp.1-10</w:t>
+              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27 (3), pp.221-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692271v1</w:t>
+                <w:t xml:space="preserve">hal-02694011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoenolpyruvate carboxylase during grape berry development : protein level, enzyme activity and regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId573" w:history="1">
+                <w:t xml:space="preserve">Role of phospho enol pyruvate carboxylase in organic acid accumulation during peach fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Diakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 108 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2000.108001001.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694011v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of phospho enol pyruvate carboxylase in organic acid accumulation during peach fruit development</w:t>
+                <w:t xml:space="preserve">Role of phosphoenolpyruvate carboxylase in organic acid accumulation during peach fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Svanella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Diakou</w:t>
+                <w:t xml:space="preserve">P. Diakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 108 (1), pp.1-10. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 108 (1), pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2000.108001001.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03348052v1</w:t>
+                <w:t xml:space="preserve">hal-02692271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a cDNA encoding a metallothionein-like protein (accession no. AJ243532) expressed during peach fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16864,77 +16864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic acid concentration is little controlled by phosphoenolpyruvate carboxylase activity in peach fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Monet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16972,90 +16972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTLs controlling fruit quality in peach (Prunus persica (L.) Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17112,329 +17112,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional changes during the fruit development of two peach cultivars differing in juice acidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning of photosynthetic carbohydrates in leaves of salt-stressed olive plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 123 (5), pp.770-775</w:t>
+              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25 (5), pp.571-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693089v1</w:t>
+                <w:t xml:space="preserve">hal-02694139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of photosynthetic carbohydrates in leaves of salt-stressed olive plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compositional changes during the fruit development of two peach cultivars differing in juice acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 25 (5), pp.571-579</w:t>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 123 (5), pp.770-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694139v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETECTION OF QTLS CONTROLLING PEACH FRUIT ACIDITY AND SWEETNESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17498,77 +17498,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORGANIC ACID METABOLISM DURING THE FRUIT DEVELOPMENT OF TWO PEACH CULTIVARS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17671,51 +17671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 25 (2), pp.197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17743,338 +17743,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloem loading in peach : symplastic or apoplastic?</w:t>
+                <w:t xml:space="preserve">Variability in sorbitol : sucrose ration in mature leaves of different Prunus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 101, pp.489-496</w:t>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 122 (1), pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692992v1</w:t>
+                <w:t xml:space="preserve">hal-02689584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in sorbitol : sucrose ration in mature leaves of different Prunus species</w:t>
+                <w:t xml:space="preserve">Phloem loading in peach : symplastic or apoplastic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zipperlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 122 (1), pp.83-90</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 101, pp.489-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689584v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical comparison of two grape varieties differing in juice acidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Diakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18110,705 +18110,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling carbon export out of mature peach leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein and amino acid content in compatible and incompatible peach/plum grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 106 (2), pp.591-600</w:t>
+              <w:t xml:space="preserve">The Journal of horticultural science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 69 (6), pp.955-962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700829v1</w:t>
+                <w:t xml:space="preserve">hal-02713503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and nitrogen reserves in prune tree shoots : effect of training system</w:t>
+                <w:t xml:space="preserve">Modeling carbon export out of mature peach leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 57, pp.99-110</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 106 (2), pp.591-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700240v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein and amino acid content in compatible and incompatible peach/plum grafts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon and nitrogen reserves in prune tree shoots : effect of training system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Moreno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+                <w:t xml:space="preserve">J.M. Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of horticultural science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 69 (6), pp.955-962</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 57, pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713503v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of own-rooted vs. budded prune (Prunus domestica L.) seedling genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peach/myrobalan plum graft incompatibility in the nursery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Carlson</w:t>
+                <w:t xml:space="preserve">Micheline Lansac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Doyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T.M. Dejong</w:t>
+                <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruit Varieties Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 47 (1), pp.38-46</w:t>
+              <w:t xml:space="preserve">The Journal of horticultural science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 68 (5), pp.705-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709759v1</w:t>
+                <w:t xml:space="preserve">hal-02709568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations saisonnieres des glucides de reserve chez le prunier : relations avec la vigueur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of own-rooted vs. budded prune (Prunus domestica L.) seedling genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Carbonne</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Lespinasse</w:t>
+                <w:t xml:space="preserve">J.F. Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Dejong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 140 (4), pp.443-447</w:t>
+              <w:t xml:space="preserve">Fruit Varieties Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 47 (1), pp.38-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702315v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peach/myrobalan plum graft incompatibility in the nursery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations saisonnieres des glucides de reserve chez le prunier : relations avec la vigueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Moreno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Salesses</w:t>
+                <w:t xml:space="preserve">J.M. Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of horticultural science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 68 (5), pp.705-714</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 140 (4), pp.443-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709568v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigour and non-structural carbohydrates in young prune trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18898,51 +18898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Rashad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 100, pp.1878-1884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18980,51 +18980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and nitrogen partitioning in peach/plum grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 10 (1), pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19075,51 +19075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 79, pp.540-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19144,51 +19144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentation of storage compounds in peach leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19265,51 +19265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentation of storage compounds in peach leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19399,51 +19399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, cambial activity and phloem structure in compatible and incompatible peach/plum grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Carde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 4, pp.347-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19481,51 +19481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peach/plum graft incompatibility: structural, physiological and genetic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 227, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19563,51 +19563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and the composition and transport of carbohydrate in compatible and incompatible peach/plum grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19690,64 +19690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit Metabolism and Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MDPI, 2020, 978-3-03943-014-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-03943-015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19806,77 +19806,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental metabolomics to decipher and improve fleshy fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. William Allwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagner Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19970,64 +19970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20206,278 +20206,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics of a model fruit: tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant metabolomics and its potential for systems biology research: background concepts, technology, and methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. William Allwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ric C. H. de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich C.H. de Vos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Erban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Plant Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 43, Wiley-Blackwell, 2011, Annual Plant Reviews, 978-1-4051-9954-4. </w:t>
+              <w:t xml:space="preserve">Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Methods in Enzymology, 978-0-12-385118-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781444339956.ch5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-385118-5.00016-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810244v1</w:t>
+                <w:t xml:space="preserve">hal-02811463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant metabolomics and its potential for systems biology research: background concepts, technology, and methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ric C. H. de Vos</w:t>
+                <w:t xml:space="preserve">Metabolomics of a model fruit: tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich C.H. de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert D. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Systems Biology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Methods in Enzymology, 978-0-12-385118-5. </w:t>
+              <w:t xml:space="preserve">Biology of Plant Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Wiley-Blackwell, 2011, Annual Plant Reviews, 978-1-4051-9954-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-385118-5.00016-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781444339956.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811463v1</w:t>
+                <w:t xml:space="preserve">hal-02810244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon assimilation, partitioning and budget modelling</w:t>
               </w:r>
@@ -21049,51 +21049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F842BD9A"/>
+    <w:nsid w:val="A6513759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21280,51 +21280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-moing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1144-3600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031407870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265794845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382735053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Kurkiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31010065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clav&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-024-06996-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13691" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Charpentier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cassin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousselot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175614" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Covarrubias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lillo-Carmona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Melet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Benedetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Andrade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163223v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2021.3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060230" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Baker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030121" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12316" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622523v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Botana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1488-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Sergent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kurz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1454-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622637v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Wedeking" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196102" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623829v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coumoul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.049" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12793" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schober" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Cruz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marcu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02795" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606304v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1178-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2017.05.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Botton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rasori" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Ziliotto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0445-z" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366193v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01094" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631872v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Grevenstuk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Romano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-015-9884-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366194v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01203a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630314v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.12.019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPW9GJR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630736v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Salek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hummel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Billiau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0822-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640851v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Belkadhi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.01.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165673v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza M. Salek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0810-y" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0780-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mumm" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric C. H. de Vos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.12.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kishimoto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kakami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12570" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648547v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6852-y" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B5E0A1D5BA8AFE2D997C48A4128BD364B023EFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647763v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1769-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Calingacion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boualaphanh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Daygon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anacleto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sackville Hamilton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-011-0374-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EDCC7B4F9E8BC48020BA4D36B0C8FC2A589CA60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646155v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Eduardo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9518-x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7670FF66C4828FA307C207A72C18C8A1CE04BE8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608395v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Allen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ad Wattis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Larson" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101764" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646003v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Boulila Zoghlami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Abbes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647454v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667177v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimothy M.D. Ebbels" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deri Tomos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-62" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667728v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Ward" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Baker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia J. Miller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-010-0200-4" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665104v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cardinet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bonet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudehri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0308-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D2A0100CF0A5BA6124C6D4744D8DE6549C8FCB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847725v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cardinet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allwood" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2009.08.010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6H6QX28-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champagne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.03.021" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KNXW9F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662211v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9001996" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665198v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-59" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655666v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Elias Pereira" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654755v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hooks" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcourt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tomos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.590" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N4L73D2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655591v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pierre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.09.008" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPS2SL6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627200v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazor" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060144i" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSNR1VPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663000v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano E. Pereira" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.11.007" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRGS5V4H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663721v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061013k" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JXK3L9R6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653904v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Greville" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murphy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.01.052" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L46DCBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663307v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0053-1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B52CEC63809AA4A59C1E6CECF3A2AC5C121070B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682189v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf058058q" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JSQFR07K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400128v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pereira" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678910v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681364v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04066" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678232v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tauzin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669350v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loonis" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674648v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laborde" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diakou-Verdin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674641v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Monet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140212.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681141v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Carde" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barrieu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348043v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676287v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0841-9" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6FK12JVJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681531v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudeillac" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692271v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diakou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694011v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348052v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Diakou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.108001001.x" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H64MS98-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686535v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686148v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348056v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pronier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051035" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRFZ7ZRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693089v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694139v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gucci" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravano" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348061v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guye" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1998.465.7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348063v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1998.465.53" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699012v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipperlin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carbonne" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97121" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692992v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689584v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690084v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rolin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700829v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700240v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713503v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709759v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carlson" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doyle" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Dejong" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702315v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709568v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706807v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701259v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rashad" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699665v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713551v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882674v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moing" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamant" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brison" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720073v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717674v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717935v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726168v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saglio" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211017v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03943-015-4" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121970v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vallarino" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.016" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810244v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich C.H. de Vos" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Hall" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444339956.ch5" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811463v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=000295816800016" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385118-5.00016-5" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819108v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813653v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840980v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842536v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annick-moing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1144-3600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031407870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/265794845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000382735053" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Butelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Kurkiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31010065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04800078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clav&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Batsale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-024-06996-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13691" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert&#8208;masson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155487v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02028-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Campos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac187" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Charpentier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cassin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousselot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175614" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03101-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Paz Covarrubias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lillo-Carmona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Melet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Benedetto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Andrade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.604133" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03180-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Madji Hounoum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2021.3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035414v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03510" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060230" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111145" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxaa206" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guimas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12316" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02533195v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Baker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10030121" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9050093" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Botana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1488-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622637v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Wedeking" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196102" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141406v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Sergent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kurz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1454-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623829v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coumoul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.049" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12793" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schober" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A Cruz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marcu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02795" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603830v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00988" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606304v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1178-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2017.05.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366193v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01094" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Botton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rasori" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Ziliotto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0445-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165673v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza M. Salek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hummel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Billiau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0810-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638209v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0780-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey G. Quentin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Pinkard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Ryan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Tissue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott Baggett" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv073" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630314v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2014.12.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVPW9GJR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631872v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Grevenstuk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Romano" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-015-9884-2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366194v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an01203a" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543456v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.100" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630736v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Salek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0822-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640851v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Belkadhi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.01.010" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Xu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Mumm" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ric C. H. de Vos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.12.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639514v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kishimoto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kakami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12570" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648547v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6852-y" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B5E0A1D5BA8AFE2D997C48A4128BD364B023EFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647763v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1769-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Calingacion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boualaphanh" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Daygon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anacleto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sackville Hamilton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-011-0374-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EDCC7B4F9E8BC48020BA4D36B0C8FC2A589CA60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646155v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Eduardo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9518-x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7670FF66C4828FA307C207A72C18C8A1CE04BE8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608395v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Allen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ad Wattis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Larson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20101764" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646003v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Boulila Zoghlami" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Abbes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647454v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667177v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimothy M.D. Ebbels" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deri Tomos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-62" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667728v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane L. Ward" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Baker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia J. Miller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-010-0200-4" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665104v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cardinet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bonet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudehri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0308-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D2A0100CF0A5BA6124C6D4744D8DE6549C8FCB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847725v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cardinet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allwood" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2009.08.010" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6H6QX28-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874715v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champagne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.03.021" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KNXW9F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662211v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9001996" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665198v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-59" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655591v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pierre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.09.008" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPS2SL6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655666v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Elias Pereira" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654755v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hooks" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcourt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tomos" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.590" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N4L73D2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653904v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Greville" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murphy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.01.052" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L46DCBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663307v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0053-1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B52CEC63809AA4A59C1E6CECF3A2AC5C121070B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627200v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cazor" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf060144i" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSNR1VPS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664784v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067488" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663000v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano E. Pereira" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.11.007" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRGS5V4H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663721v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf061013k" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JXK3L9R6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682189v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf058058q" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JSQFR07K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400128v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Pereira" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavialle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678910v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678232v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tauzin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681364v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04066" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674648v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laborde" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveux" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diakou-Verdin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669350v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loonis" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676287v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0841-9" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6FK12JVJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674641v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Monet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140212.x" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681141v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Carde" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barrieu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348043v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681531v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudeillac" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694011v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diakou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348052v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Diakou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.108001001.x" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5H64MS98-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692271v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686535v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686148v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348056v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pronier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051035" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRFZ7ZRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694139v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gucci" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravano" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693089v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348061v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guye" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1998.465.7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348063v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1998.465.53" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699012v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipperlin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carbonne" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP97121" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689584v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692992v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690084v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Rolin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713503v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700829v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700240v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lespinasse" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709568v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709759v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carlson" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doyle" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Dejong" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702315v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Renaud" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706807v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701259v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rashad" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699665v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713551v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882674v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moing" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamant" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brison" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaeffer" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720073v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717674v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717935v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726168v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saglio" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211017v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03943-015-4" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03121970v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vallarino" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.016" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811463v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erban" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gateway.isiknowledge.com/gateway/Gateway.cgi?&amp;amp;GWVersion=2&amp;amp;SrcAuth=INRA&amp;amp;SrcApp=INRA&amp;amp;DestLinkType=FullRecord&amp;amp;DestApp=WOS&amp;amp;KeyUT=000295816800016" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385118-5.00016-5" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810244v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich C.H. de Vos" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Hall" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444339956.ch5" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819108v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore M. Dejong" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813653v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840980v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842536v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>