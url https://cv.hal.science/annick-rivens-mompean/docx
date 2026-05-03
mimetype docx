--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -106,286 +106,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métacognition et autonomie de l'apprenant en langues : un état de l'art</w:t>
+                <w:t xml:space="preserve">Reflection, metacognition and learner autonomy in CALL and virtual exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suzi Spatti Marques Cavalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Aranha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Aranha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ranacles 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Calico Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Calico Association, May 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05164232v1</w:t>
+                <w:t xml:space="preserve">halshs-05076569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection, metacognition and learner autonomy in CALL and virtual exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métacognition et autonomie de l'apprenant en langues : un état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzi Spatti Marques Cavalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzi Spatti Marques Cavalari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Solange Aranha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calico Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Calico Association, May 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Congrès Ranacles 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05076569v1</w:t>
+                <w:t xml:space="preserve">halshs-05164232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Advantages and limitations of digital technologies for scenario-based assessment: the case of the French Language Certificates for Higher Education (Certificats de compétences en langues de l’enseignement supérieur – CLES) ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -423,64 +423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIAL4U et PENSA: Regards croisés sur deux projets Erasmus+ autour de l’enseignement / apprentissage des langues avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28è Congrès RANACLES, (Dis)continuité des apprentissages en langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -518,51 +518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’évaluation diagnostique à la certification : éléments modélisateurs d’un parcours formatif d’anglais en Licence 3 de psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des acquisitions langagières : du formatif au certificatif - EVAL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -587,64 +587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expression of reciprocity in reflective logs of teletandem language learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Katerina Elstermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -682,64 +682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions plurielles d'étudiants en autoformation guidée : vers l'émergence d'un parcours autonomisant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Eisenbeis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -777,64 +777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teletandem as a complex learning environment: looking for a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Meeting on Foreign Language Learning in Tandem: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -859,64 +859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two learners and no teacher in the triangle? New roles for the teletandem pair involved in oral synchronous computer-mediated interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -941,51 +941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorat en ligne : analyse des pratiques d’interaction et de feedback dans un blog pour l’expression écrite en anglais LVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1023,51 +1023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation et dissémination d'une innovation à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutionnalisation et dissémination d'une innovation à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Montpellier, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1092,51 +1092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d'apprentissage dans un Centre de Ressources en Langues : pour aller vers l'autonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de SPIRAL : Parcours en Centre de Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1219,51 +1219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Wiater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giampiero De Cristofaro; Fátima Silva; Borbála Samu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language MOOCs and OERs: new trends and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perugia Stranieri University Press, pp.519-534, 2024, Educazione linguistica e culturale (per l’italiano)</w:t>
@@ -1292,77 +1292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocity 2.0: How reciprocity is mediated through different formats of learners' logs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Katharina Elstermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redefining Tandem Language and Culture Learning in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1400,64 +1400,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equinox. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learner Autonomy and Web 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, , 2017, Advances in CALL Research and Practice, 9781781795989</w:t>
@@ -1486,51 +1486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques langagières sur un forum pédagogique en anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeannine Gerbault (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue du cyberespace : de la diversité aux normes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, L'Harmattan, pp. 221-238., 2007</w:t>
@@ -1572,1406 +1572,1703 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on enseigner et communiquer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral dans la classe : compétences, enseignement, activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, L'Harmattan, p. 155-168., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00194876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage formel et informel des langues : quelles articulations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Grabowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuités et ruptures dans l’enseignement/apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur LANSAD, fédérateur de diversité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Macgaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38 (1), 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation d’un dispositif d’apprentissage pour l’accompagnement de l’autonomisation et la reconnaissance des apprentissages informels en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (19-1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.10608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métacognition au service de l’intégration des apprentissages informels dans un dispositif d'autoformation guidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Eisenbeis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20-1 (20-1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.11389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de MOOC en didactique des langues : Identifier les tensions et leurs régulations pour des usages “didactiquement corrects”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comment développer les interactions (formelles, semi-formelles et informelles) nécessaires à l’apprentissage dans un dispositif d’autoformation accompagnée en langues à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Macré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678554v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer les interactions (formelles, semi-formelles et informelles) nécessaires à l’apprentissage dans un dispositif d’autoformation accompagnée en langues à l’université</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation de MOOC en didactique des langues : Identifier les tensions et leurs régulations pour des usages “didactiquement corrects”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi7.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678799v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Language Centre: A dynamic space to foster the development of multiple interactions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Macré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 20, n° 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/alsic.3211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions plurielles d'étudiants en autoformation guidée et autonomisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A systemic model for the teaching of languages to specialists of other disciplines: in favour of a sustainable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Eisenbeis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309392v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic model for the teaching of languages to specialists of other disciplines: in favour of a sustainable approach</w:t>
+                <w:t xml:space="preserve">Interactions plurielles d'étudiants en autoformation guidée et autonomisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Eisenbeis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21432/t2b31h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546672v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role taking for teletandem pairs involved in multimodal online conversation: Some proposals for counseling practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Learning in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/cercles-2015-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the development of online resources to their local appropriation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positionnements culturels dans un tandem sino-français par visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Synergies Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00854131v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnements culturels dans un tandem sino-français par visioconférence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From the development of online resources to their local appropriation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Chine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20368/1971-8829/800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307943v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'écriture en ligne pour l'apprentissage des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1-2), pp.58-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1005784ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoformation en langues : quel guidage pour l'autonomisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Eisenbeis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (N° spécial "Recherches en didactique des langues _ L'Alsace au coeur du plurilinguisme"), 22 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.2204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi créer encore des ressources ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mangiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17, pp. 369-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00276484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre de Ressources en Langues : de l'outil satellite au dispositif intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 41-42. (Pratiques et Recherches en Centres de Langues), p. 125-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/asp.1224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00194330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2981,658 +3278,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage formel et informel des langues : quelles articulations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Grabowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learner Autonomy and Web 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equinox. 2, 2017, Advances in CALL Research and Practice, Greg Kessler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation en langues/LANSAD dans les Centres de Langues : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Candas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34 (1), 2015, Recherche et pratiques pédagogiques en langues de spécialité – Cahiers de l’APLIUT, Linda Terrier et Mireille Hardy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre de Ressources en Langues : vers la modélisation du dispositif d’apprentissage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Septentrion. 2013, 978275740580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546663v1</w:t>
-              </w:r>
-[...295 lines deleted...]
-                <w:t xml:space="preserve">hal-04546683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3787,51 +3787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05164232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Spatti Marques Cavalari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01308258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katerina Elstermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eisenbeis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wiater" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Elstermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lewis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10608" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi7.217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Macr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens&#160;mompean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/t2b31h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2015-0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20368/1971-8829/800" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005784ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1224" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Grabowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Hamez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Macgaw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Spatti Marques Cavalari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05164232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01308258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katerina Elstermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eisenbeis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wiater" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Elstermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lewis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Grabowska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Hamez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Macgaw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10608" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Macr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi7.217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens&#160;mompean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/t2b31h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2015-0012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20368/1971-8829/800" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005784ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>