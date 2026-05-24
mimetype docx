--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -106,286 +106,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection, metacognition and learner autonomy in CALL and virtual exchange</w:t>
+                <w:t xml:space="preserve">Métacognition et autonomie de l'apprenant en langues : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suzi Spatti Marques Cavalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Aranha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calico Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Calico Association, May 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Congrès Ranacles 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05076569v1</w:t>
+                <w:t xml:space="preserve">halshs-05164232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métacognition et autonomie de l'apprenant en langues : un état de l'art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflection, metacognition and learner autonomy in CALL and virtual exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzi Spatti Marques Cavalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Aranha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cappellini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solange Aranha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ranacles 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Calico Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Calico Association, May 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05164232v1</w:t>
+                <w:t xml:space="preserve">halshs-05076569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Advantages and limitations of digital technologies for scenario-based assessment: the case of the French Language Certificates for Higher Education (Certificats de compétences en langues de l’enseignement supérieur – CLES) ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rouveyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -423,64 +423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIAL4U et PENSA: Regards croisés sur deux projets Erasmus+ autour de l’enseignement / apprentissage des langues avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28è Congrès RANACLES, (Dis)continuité des apprentissages en langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -518,51 +518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’évaluation diagnostique à la certification : éléments modélisateurs d’un parcours formatif d’anglais en Licence 3 de psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des acquisitions langagières : du formatif au certificatif - EVAL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -587,64 +587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expression of reciprocity in reflective logs of teletandem language learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Katerina Elstermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -682,64 +682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions plurielles d'étudiants en autoformation guidée : vers l'émergence d'un parcours autonomisant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Eisenbeis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -777,64 +777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teletandem as a complex learning environment: looking for a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Meeting on Foreign Language Learning in Tandem: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -859,64 +859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two learners and no teacher in the triangle? New roles for the teletandem pair involved in oral synchronous computer-mediated interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -941,51 +941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorat en ligne : analyse des pratiques d’interaction et de feedback dans un blog pour l’expression écrite en anglais LVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1023,51 +1023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnalisation et dissémination d'une innovation à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutionnalisation et dissémination d'une innovation à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Montpellier, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1092,51 +1092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d'apprentissage dans un Centre de Ressources en Langues : pour aller vers l'autonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de SPIRAL : Parcours en Centre de Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1219,51 +1219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Wiater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giampiero De Cristofaro; Fátima Silva; Borbála Samu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language MOOCs and OERs: new trends and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perugia Stranieri University Press, pp.519-534, 2024, Educazione linguistica e culturale (per l’italiano)</w:t>
@@ -1292,77 +1292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocity 2.0: How reciprocity is mediated through different formats of learners' logs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Katharina Elstermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redefining Tandem Language and Culture Learning in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1400,64 +1400,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equinox. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learner Autonomy and Web 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, , 2017, Advances in CALL Research and Practice, 9781781795989</w:t>
@@ -1486,51 +1486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques langagières sur un forum pédagogique en anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeannine Gerbault (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue du cyberespace : de la diversité aux normes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, L'Harmattan, pp. 221-238., 2007</w:t>
@@ -1572,2067 +1572,2067 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on enseigner et communiquer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'oral dans la classe : compétences, enseignement, activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, L'Harmattan, p. 155-168., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00194876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation d’un dispositif d’apprentissage pour l’accompagnement de l’autonomisation et la reconnaissance des apprentissages informels en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (19-1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.10608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métacognition au service de l’intégration des apprentissages informels dans un dispositif d'autoformation guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Eisenbeis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20-1 (20-1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.11389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de MOOC en didactique des langues : Identifier les tensions et leurs régulations pour des usages “didactiquement corrects”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.13-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52358/mm.vi7.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment développer les interactions (formelles, semi-formelles et informelles) nécessaires à l’apprentissage dans un dispositif d’autoformation accompagnée en langues à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Macré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Language Centre: A dynamic space to foster the development of multiple interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Macré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 20, n° 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions plurielles d'étudiants en autoformation guidée et autonomisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Eisenbeis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21432/t2b31h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systemic model for the teaching of languages to specialists of other disciplines: in favour of a sustainable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role taking for teletandem pairs involved in multimodal online conversation: Some proposals for counseling practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Learning in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cercles-2015-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positionnements culturels dans un tandem sino-français par visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the development of online resources to their local appropriation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20368/1971-8829/800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques d'écriture en ligne pour l'apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1-2), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1005784ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00785084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoformation en langues : quel guidage pour l'autonomisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Eisenbeis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (N° spécial "Recherches en didactique des langues _ L'Alsace au coeur du plurilinguisme"), 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.2204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi créer encore des ressources ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp. 369-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00276484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre de Ressources en Langues : de l'outil satellite au dispositif intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41-42. (Pratiques et Recherches en Centres de Langues), p. 125-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.1224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage formel et informel des langues : quelles articulations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Grabowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learner Autonomy and Web 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Equinox. 2, 2017, Advances in CALL Research and Practice, Greg Kessler</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation en langues/LANSAD dans les Centres de Langues : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Candas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 (1), 2015, Recherche et pratiques pédagogiques en langues de spécialité – Cahiers de l’APLIUT, Linda Terrier et Mireille Hardy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre de Ressources en Langues : vers la modélisation du dispositif d’apprentissage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Septentrion. 2013, 978275740580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage formel et informel des langues : quelles articulations ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Continuités et ruptures dans l’enseignement/apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861389v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuités et ruptures dans l’enseignement/apprentissage des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pascale Hamez</w:t>
+                <w:t xml:space="preserve">Apprentissage formel et informel des langues : quelles articulations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Babault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Grabowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cappellini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 41, 2022</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03887773v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur LANSAD, fédérateur de diversité(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Macgaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38 (1), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546683v1</w:t>
-              </w:r>
-[...1678 lines deleted...]
-                <w:t xml:space="preserve">hal-04546663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3787,51 +3787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Spatti Marques Cavalari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05164232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01308258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katerina Elstermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eisenbeis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wiater" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Elstermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lewis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Grabowska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Hamez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Macgaw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10608" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Macr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi7.217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens&#160;mompean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3211" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/t2b31h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2015-0012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20368/1971-8829/800" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005784ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05164232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Spatti Marques Cavalari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Aranha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076569v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04969382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouveyrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brouttier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01308258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katerina Elstermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eisenbeis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01349622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Wiater" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Katharina Elstermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lewis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mathiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.10608" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11389" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Babault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi7.217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Macr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens&#160;mompean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/t2b31h" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2015-0012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20368/1971-8829/800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005784ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mangiante" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1224" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Grabowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01516138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chateau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546663v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Hamez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Macgaw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>