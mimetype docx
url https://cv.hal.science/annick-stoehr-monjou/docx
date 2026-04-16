--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -800,173 +800,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03880728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Consortia blanda (Laud. Dei, 1.363 ; Romul. 8.5). L’utilisation du préverbe com- pour dire le mariage chez Dracontius »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Stoehr-Monjou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavinia Galli Milić et Annick Stoehr-Monjou (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà de l’épithalame : le mariage dans la littérature latine (IIIe s. av.-VIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, p. 419-440, 2021, (GIFBIB 27)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le triple statut de Marcus Minucius Felix, narrateur, personnage et arbitre de l’Octavius : un témoignage de foi et d’action du Saint-Esprit (caritas, gaudium et pax) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Stoehr-Monjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gernot Michael Müller (Hrsg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figurengestaltung und Gesprächinteraktion im literarischen Dialog,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franz Steiner Verlag, p. 221-240, 2021, (Klassische Philologie. Palingesia 126)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881064v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03880967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2862,51 +2862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Stoehr-Monjou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Galli Mili&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Herbert de La Portbarr&#233;-Viard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02565867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05406202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05406193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05406157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04840523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03845060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12689" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01077569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05406273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05406257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03845117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03371217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02412890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01077573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Stoehr-Monjou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Galli Mili&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01462914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Herbert de La Portbarr&#233;-Viard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02565867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05406202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05406193v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05406157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04840523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03845060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365801v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02365827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01088943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05420559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12689" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01077569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05406273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05406257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04320834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03845117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03371217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03431348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02368840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02412890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01077573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>