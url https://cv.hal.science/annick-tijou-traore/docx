--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -2631,135 +2631,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00788586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot; fabrique &amp;quot; locale de rôles professionnels et profanes pour &amp;quot; savoir y faire &amp;quot; avec le diabète au Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du lieu au système : penser la production de connaissances à travers la construction d'un lieu de savoirs chez des patients diabétiques à Bamako (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gobatto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Localisation et circulation des savoir-faire locaux en Afrique ", Maison Méditerranéenne des Sciences de l'Homme, 19, 20 mars 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">Communication au 3ème Congrès International de l'Association Française de Sociologie (AFS), Paris, 14-17 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377659v1</w:t>
+                <w:t xml:space="preserve">halshs-00377678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambivalence des savoir-être des médecins maliens face à la maladie chronique</w:t>
               </w:r>
@@ -2847,135 +2847,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00377655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du lieu au système : penser la production de connaissances à travers la construction d'un lieu de savoirs chez des patients diabétiques à Bamako (Mali)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La &amp;quot; fabrique &amp;quot; locale de rôles professionnels et profanes pour &amp;quot; savoir y faire &amp;quot; avec le diabète au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gobatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au 3ème Congrès International de l'Association Française de Sociologie (AFS), Paris, 14-17 avril 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque " Localisation et circulation des savoir-faire locaux en Afrique ", Maison Méditerranéenne des Sciences de l'Homme, 19, 20 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377678v1</w:t>
+                <w:t xml:space="preserve">halshs-00377659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;fabrique&amp;quot; locale de rôles professionnels et profanes dans le domaine de la santé. Apprendre à &amp;quot;savoir y faire&amp;quot; avec le diabète au Mali.</w:t>
               </w:r>
@@ -3953,251 +3953,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00785729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diabète, une épidémie mondiale ? Construction et qualification d'un fait épidémiologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La &amp;quot; fabrique &amp;quot; locale de rôles professionnels et profanes dans le domaine de la santé. Apprendre à &amp;quot; savoir y faire &amp;quot; avec le diabète au Mali.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Véronique Chasles. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et Mondialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition de l'Université Jean Moulin/Lyon, pp.173-191, 2010</w:t>
+              <w:t xml:space="preserve">Circulation des savoir-faire en Afrique et démarches de localisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.1-13, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00785966v1</w:t>
+                <w:t xml:space="preserve">halshs-00433909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot; fabrique &amp;quot; locale de rôles professionnels et profanes dans le domaine de la santé. Apprendre à &amp;quot; savoir y faire &amp;quot; avec le diabète au Mali.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le diabète, une épidémie mondiale ? Construction et qualification d'un fait épidémiologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gobatto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Chasles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation des savoir-faire en Afrique et démarches de localisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.1-13, 2010</w:t>
+              <w:t xml:space="preserve">Santé et Mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition de l'Université Jean Moulin/Lyon, pp.173-191, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00433909v1</w:t>
+                <w:t xml:space="preserve">halshs-00785966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements des comportements reproductifs et sexuels face au VIH : vers une prise en compte du couple ?</w:t>
               </w:r>
@@ -5132,51 +5132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02854057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7453-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.156.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-PBMTCBGW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tantchou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2017.1334039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kouokam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Saadia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dujardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gobatto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.167" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dujardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.014.0509" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.06.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.052.0095" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Djohan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es-Du-Lo&#251;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2006.1679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Besson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiemedicale.com/fr/recherche/doc/vieillissement-et-cancer_1523/lm_ouvrage.dhtml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_bien_etre_au_nord_et_au_sud_explorations_josiane_tantchou_frederique_louveau_marc_eric_gruenais-9782806106315-72488.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agbo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.6392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ehouo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gnonziba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane&#160;carine Tantchou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02854057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7453-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.156.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-PBMTCBGW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tantchou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2017.1334039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kouokam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Saadia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dujardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gobatto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.167" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dujardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.014.0509" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.06.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.052.0095" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Djohan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es-Du-Lo&#251;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2006.1679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Besson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiemedicale.com/fr/recherche/doc/vieillissement-et-cancer_1523/lm_ouvrage.dhtml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_bien_etre_au_nord_et_au_sud_explorations_josiane_tantchou_frederique_louveau_marc_eric_gruenais-9782806106315-72488.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agbo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.6392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ehouo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gnonziba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane&#160;carine Tantchou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>