--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -1203,429 +1203,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02189323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couples, PMTCT programs and infant feeding decision-making in Ivory Coast.</w:t>
+                <w:t xml:space="preserve">Conjoints et pères à l’égard de la prévention du VIH (Abidjan, Côte-d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.06.001⟩</w:t>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.052.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00399395v1</w:t>
+                <w:t xml:space="preserve">hal-02431977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjoints et pères à l’égard de la prévention du VIH (Abidjan, Côte-d’Ivoire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From prenatal HIV testing of the mother to prevention of sexual HIV transmission within the couple.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Djohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, </w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (6), pp.892-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/autr.052.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431977v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00399386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From prenatal HIV testing of the mother to prevention of sexual HIV transmission within the couple.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couples, PMTCT programs and infant feeding decision-making in Ivory Coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Desgrées Du Loû</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Madina Querre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Djohan</w:t>
+                <w:t xml:space="preserve">Valériane Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Becquet</w:t>
+                <w:t xml:space="preserve">Alice Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69 (6), pp.892-9. </w:t>
+              <w:t xml:space="preserve">, 2009, 69 (6), pp.830-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00399386v1</w:t>
+                <w:t xml:space="preserve">inserm-00399395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le refus du dépistage VIH prénatal : étude de cas à Abidjan (Côte d'Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Djohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2164,178 +2164,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu, attentes et stratégies de patients diabétiques à Bamako (Mali) : quand le Politique modèle la gestion du diabète et fait émerger de la souffrance</w:t>
+                <w:t xml:space="preserve">Des mères qui cherchent à se maintenir dans le processus de PTME face à une communication défaillante dans l’organisation de la prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tantchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Public Health Seminar Diabetes and obesity : Current understanding and perspectives for 2030, LAM (Les Afriques dans le Monde) /ADES/ Sidaction/ANR, ISPED</w:t>
+              <w:t xml:space="preserve">Colloque international En Afrique, accoucher après la fin de l’exceptionnalité du sida, LAM, CNRS, IRD, Université de Bordeaux, AUF, Fondation de France et Région Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636399v1</w:t>
+                <w:t xml:space="preserve">hal-02636318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mères qui cherchent à se maintenir dans le processus de PTME face à une communication défaillante dans l’organisation de la prise en charge</w:t>
+                <w:t xml:space="preserve">Vécu, attentes et stratégies de patients diabétiques à Bamako (Mali) : quand le Politique modèle la gestion du diabète et fait émerger de la souffrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou-Traoré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josiane Tantchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international En Afrique, accoucher après la fin de l’exceptionnalité du sida, LAM, CNRS, IRD, Université de Bordeaux, AUF, Fondation de France et Région Aquitaine</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Public Health Seminar Diabetes and obesity : Current understanding and perspectives for 2030, LAM (Les Afriques dans le Monde) /ADES/ Sidaction/ANR, ISPED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636318v1</w:t>
+                <w:t xml:space="preserve">hal-02636399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Diseases and Patients'involvement in Care : the case of National Policies on diabete in Mali</w:t>
               </w:r>
@@ -2631,184 +2631,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00788586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du lieu au système : penser la production de connaissances à travers la construction d'un lieu de savoirs chez des patients diabétiques à Bamako (Mali)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le diabète, une épidémie mondiale ? Construction et qualification d'un fait épidémiologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gobatto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au 3ème Congrès International de l'Association Française de Sociologie (AFS), Paris, 14-17 avril 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire Santé &amp; mondialisation, Université Jean Moulin/Lyon 12, 13 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377678v1</w:t>
+                <w:t xml:space="preserve">halshs-00377670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ambivalence des savoir-être des médecins maliens face à la maladie chronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du lieu au système : penser la production de connaissances à travers la construction d'un lieu de savoirs chez des patients diabétiques à Bamako (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gobatto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2823,75 +2823,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 3ème Congrès International de l'Association Française de Sociologie (AFS), Paris, 14-17 avril 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377655v1</w:t>
+                <w:t xml:space="preserve">halshs-00377678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot; fabrique &amp;quot; locale de rôles professionnels et profanes pour &amp;quot; savoir y faire &amp;quot; avec le diabète au Mali</w:t>
+                <w:t xml:space="preserve">L'ambivalence des savoir-être des médecins maliens face à la maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gobatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
@@ -2909,97 +2909,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Localisation et circulation des savoir-faire locaux en Afrique ", Maison Méditerranéenne des Sciences de l'Homme, 19, 20 mars 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">Communication au 3ème Congrès International de l'Association Française de Sociologie (AFS), Paris, 14-17 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377659v1</w:t>
+                <w:t xml:space="preserve">halshs-00377655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;fabrique&amp;quot; locale de rôles professionnels et profanes dans le domaine de la santé. Apprendre à &amp;quot;savoir y faire&amp;quot; avec le diabète au Mali.</w:t>
+                <w:t xml:space="preserve">La &amp;quot; fabrique &amp;quot; locale de rôles professionnels et profanes pour &amp;quot; savoir y faire &amp;quot; avec le diabète au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gobatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
@@ -3017,181 +3017,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Localisation et circulation des savoir-faire en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque " Localisation et circulation des savoir-faire locaux en Afrique ", Maison Méditerranéenne des Sciences de l'Homme, 19, 20 mars 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00788605v1</w:t>
+                <w:t xml:space="preserve">halshs-00377659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diabète, une épidémie mondiale ? Construction et qualification d'un fait épidémiologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La &amp;quot;fabrique&amp;quot; locale de rôles professionnels et profanes dans le domaine de la santé. Apprendre à &amp;quot;savoir y faire&amp;quot; avec le diabète au Mali.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bernard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gobatto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire Santé &amp; mondialisation, Université Jean Moulin/Lyon 12, 13 mars 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Localisation et circulation des savoir-faire en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377670v1</w:t>
+                <w:t xml:space="preserve">halshs-00788605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un savoir à l'autre. Les dynamiques familiales constitutives des savoirs sur une maladie chronique émergente : le diabète à Bamako (Mali)</w:t>
               </w:r>
@@ -3311,77 +3311,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aids Impact 2007, The 8th International Conference, Marseille, France, on the 1st - 4th July 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3488,51 +3488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d'information en démographie et en sciences sociales : nouvelles questions, nouveaux outils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4209,51 +4209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Msellati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4334,51 +4334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,77 +4500,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4614,51 +4614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Agbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ehouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02854057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7453-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.156.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-PBMTCBGW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tantchou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2017.1334039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kouokam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Saadia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dujardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gobatto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.167" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dujardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.014.0509" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.06.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.052.0095" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Djohan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es-Du-Lo&#251;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2006.1679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636399v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Besson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiemedicale.com/fr/recherche/doc/vieillissement-et-cancer_1523/lm_ouvrage.dhtml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_bien_etre_au_nord_et_au_sud_explorations_josiane_tantchou_frederique_louveau_marc_eric_gruenais-9782806106315-72488.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agbo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.6392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ehouo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gnonziba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane&#160;carine Tantchou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.045.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02854057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7453-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou-Traor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.156.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-PBMTCBGW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tantchou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2017.1334039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kouokam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Saadia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535910v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dujardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gobatto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.167" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dujardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.014.0509" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.052.0095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es Du Lo&#251;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Djohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Becquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.06.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es-Du-Lo&#251;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2006.1679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788569v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Besson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377678v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiemedicale.com/fr/recherche/doc/vieillissement-et-cancer_1523/lm_ouvrage.dhtml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_bien_etre_au_nord_et_au_sud_explorations_josiane_tantchou_frederique_louveau_marc_eric_gruenais-9782806106315-72488.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agbo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.6392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ehouo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gnonziba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane&#160;carine Tantchou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>