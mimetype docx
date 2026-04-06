--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1842,425 +1842,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative proteomic analysis of Tipula oleracea nudivirus occlusion bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (2), pp.284-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605633v1</w:t>
+                <w:t xml:space="preserve">hal-01595093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (11), pp.315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative proteomic analysis of Tipula oleracea nudivirus occlusion bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Musset</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (2), pp.284-295. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595093v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign DNA acquisition by invertebrate genomes</w:t>
               </w:r>
@@ -2432,51 +2432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (8-9), pp.699-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3595,51 +3595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When parasitic wasps hijacked viruses: genomic and functional evolution of polydnaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,291 +4120,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blochmannia endosymbionts improve colony growth and immune defence in the ant Camponotus fellah</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polydnaviruses of Braconid Wasps Derive from an Ancestral Nudivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Annaheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danival José de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Juline Herbiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Depoix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabor Gyapay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-29⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 323 (5916), pp.926-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1166788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424607v1</w:t>
+                <w:t xml:space="preserve">hal-00402741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydnaviruses of Braconid Wasps Derive from an Ancestral Nudivirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blochmannia endosymbionts improve colony growth and immune defence in the ant Camponotus fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danival José de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Herbiniere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christoph Wetterwald</w:t>
+                <w:t xml:space="preserve">Delphine Depoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Gyapay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 323 (5916), pp.926-930. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (29), http://www.biomedcentral.com/1471-2180/9/29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1166788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402741v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of parasite-responsive cysteine proteases in Manduca sexta</w:t>
               </w:r>
@@ -4549,51 +4549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydnavirus hidden face: The genes producing virus particles of parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Lanzrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5275,51 +5275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5980,277 +5980,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent virus domestication in parasitic wasps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ESEB European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988636v1</w:t>
+                <w:t xml:space="preserve">hal-02736320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+                <w:t xml:space="preserve">Recurrent virus domestication in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
+              <w:t xml:space="preserve">10. ESEB European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736320v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent domestication of viral genomes leads to different virulence strategies in ichneumonid wasps</w:t>
               </w:r>
@@ -6571,359 +6571,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genomic tools to unravel parasitic wasp genome evolution via acquisition of viral genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">Démonstration fonctionnelle de la nature virale des particules sans ADN de la guêpe parasitoïde Venturia canescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Manhattan, Kansas, United States</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991470v1</w:t>
+                <w:t xml:space="preserve">hal-01991486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration fonctionnelle de la nature virale des particules sans ADN de la guêpe parasitoïde Venturia canescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+                <w:t xml:space="preserve">Using genomic tools to unravel parasitic wasp genome evolution via acquisition of viral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Manhattan, Kansas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991486v1</w:t>
+                <w:t xml:space="preserve">hal-01991470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration fonctionnelle de la nature virale des particules sans ADN de la guêpe parasitoïde Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque régional Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Seillac, France</w:t>
@@ -7446,346 +7446,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
+                <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Herbiniere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Lesobre</w:t>
+                <w:t xml:space="preserve">G. Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huguet J.M.</w:t>
+                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau des Interactions durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, BREST, France</w:t>
+              <w:t xml:space="preserve">40th Annual Meeting of the Society of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196579v1</w:t>
+                <w:t xml:space="preserve">hal-00196660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
+                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Périquet</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gyapay</w:t>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
+                <w:t xml:space="preserve">Huguet J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Meeting of the Society of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">Journées du Réseau des Interactions durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196660v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancêtres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7836,51 +7836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une nouvelle famille multigénique impliquée dans le parasitisme du Sphinx du Tabac (Manduca sexta, Lepdoptera) par l'hyménoptère parasitoïde Cotesia congregata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8377,51 +8377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8614,90 +8614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of the occluded Tipula oleracea nudivirus (ToNV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Mainz, Germany. , 176 p., 2014, 47th Annual Meeting of the Society for Invertebrate Pathology and International Congress on Invertebrate Pathology and Microbial Control</w:t>
@@ -9563,51 +9563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bryon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Keown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Crawshaw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Trincao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carrique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Gildea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39819-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Jesu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Laudonia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Flematti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giacinto Germinara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112834" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sinno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vinale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5875" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jehle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000661" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ernenwein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Wespi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022699-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424607v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-29" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lanzrein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.04.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZCJHS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aziz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.12.1118" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991486v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196583v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739880v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bryon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Keown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Crawshaw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Trincao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carrique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Gildea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39819-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Jesu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Laudonia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Flematti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giacinto Germinara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112834" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sinno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vinale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5875" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jehle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ernenwein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Wespi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022699-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-29" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lanzrein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.04.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZCJHS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aziz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.12.1118" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196583v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739880v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>