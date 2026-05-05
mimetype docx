--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic structure of a nudivirus occlusion body protein determined from a 70-year-old crystal sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Jeremy R Keown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+                <w:t xml:space="preserve">Adam D Crawshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Mbedi</w:t>
+                <w:t xml:space="preserve">Jose Trincao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Carrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Gildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39819-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385991v1</w:t>
+                <w:t xml:space="preserve">hal-04686803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of a nudivirus occlusion body protein determined from a 70-year-old crystal sample</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam D Crawshaw</w:t>
+                <w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Trincao</w:t>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Carrique</w:t>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J Gildea</w:t>
+                <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39819-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686803v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-induced forest dieback drives compositional changes in insect communities that are more pronounced for rare species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochar-Derived Smoke Waters Affect Bactrocera oleae Behavior and Control the Olive Fruit Fly under Field Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cai Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+                <w:t xml:space="preserve">Giovanni Jesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Laudonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Bonanomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Flematti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Giacinto Germinara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02968-4⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12112834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555250v1</w:t>
+                <w:t xml:space="preserve">hal-03875893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar-Derived Smoke Waters Affect Bactrocera oleae Behavior and Control the Olive Fruit Fly under Field Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gavin Flematti</w:t>
+                <w:t xml:space="preserve">Climate-induced forest dieback drives compositional changes in insect communities that are more pronounced for rare species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Giacinto Germinara</w:t>
+                <w:t xml:space="preserve">Cai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy12112834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02968-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875893v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
               </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Vinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Laudonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 76 (9), pp.3199 - 3207. </w:t>
@@ -1842,425 +1842,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative proteomic analysis of Tipula oleracea nudivirus occlusion bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Musset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000661⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595093v1</w:t>
+                <w:t xml:space="preserve">hal-01605633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (11), pp.315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative proteomic analysis of Tipula oleracea nudivirus occlusion bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25, pp.41-48. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (2), pp.284-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605633v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign DNA acquisition by invertebrate genomes</w:t>
               </w:r>
@@ -2432,51 +2432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (8-9), pp.699-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2504,498 +2504,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra Deep Sequencing of a Baculovirus Population Reveals Widespread Genomic Variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recurrent DNA virus domestication leading to different parasite virulence strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Labrousse</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Jiolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (7), pp.3625-3646. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (10), pp.e1501150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v7072788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315534v1</w:t>
+                <w:t xml:space="preserve">hal-01318262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent DNA virus domestication leading to different parasite virulence strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">The genome of the nucleopolyhedrosis-causing virus from Tipula oleracea sheds new light on the nudiviridae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Urbach</w:t>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1501150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (6), pp.3008-3025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02884-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318262v1</w:t>
+                <w:t xml:space="preserve">hal-01315465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the nucleopolyhedrosis-causing virus from Tipula oleracea sheds new light on the nudiviridae family</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra Deep Sequencing of a Baculovirus Population Reveals Widespread Genomic Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gaillard</w:t>
+                <w:t xml:space="preserve">Carole Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Davy Jiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89 (6), pp.3008-3025. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (7), pp.3625-3646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02884-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v7072788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315465v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional annotation of Cotesia congregata bracovirus: identification of the viral genes expressed in parasitized host immune tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics supports baculoviruses as vectors of horizontal transfer of insect transposons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ernenwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,645 +3174,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Selection on Bracovirus Genomes Drives the Specialization of Cotesia Parasitoid Wasps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faustine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Jancek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Paillusson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Kaiser</w:t>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064432⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866210v1</w:t>
+                <w:t xml:space="preserve">hal-00862670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bracovirus Genome of the Parasitoid Wasp Cotesia congregata Is Amplified within 13 Replication Units, Including Sequences Not Packaged in the Particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faustine Louis</w:t>
+                <w:t xml:space="preserve">When parasitic wasps hijacked viruses: genomic and functional evolution of polydnaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00886-13⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862145v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Selection on Bracovirus Genomes Drives the Specialization of Cotesia Parasitoid Wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jancek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Périquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Thézé</w:t>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Paillusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.e64432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862670v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When parasitic wasps hijacked viruses: genomic and functional evolution of polydnaviruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Thézé</w:t>
+                <w:t xml:space="preserve">The Bracovirus Genome of the Parasitoid Wasp Cotesia congregata Is Amplified within 13 Replication Units, Including Sequences Not Packaged in the Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ferras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130051. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (17), pp.9649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00886-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864019v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of a chromosomal Maverick to endogenous bracovirus in a parasitoid wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 139, pp.489-96. </w:t>
@@ -3862,77 +3862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleozoic origin of insect large dsDNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,291 +4120,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydnaviruses of Braconid Wasps Derive from an Ancestral Nudivirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blochmannia endosymbionts improve colony growth and immune defence in the ant Camponotus fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danival José de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Gyapay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Depoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1166788⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (29), http://www.biomedcentral.com/1471-2180/9/29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402741v1</w:t>
+                <w:t xml:space="preserve">hal-00424607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blochmannia endosymbionts improve colony growth and immune defence in the ant Camponotus fellah</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polydnaviruses of Braconid Wasps Derive from an Ancestral Nudivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Annaheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Depoix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+                <w:t xml:space="preserve">Juline Herbiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wetterwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lenoir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabor Gyapay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (29), http://www.biomedcentral.com/1471-2180/9/29. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 323 (5916), pp.926-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1166788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424607v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of parasite-responsive cysteine proteases in Manduca sexta</w:t>
               </w:r>
@@ -4549,51 +4549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydnavirus hidden face: The genes producing virus particles of parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Lanzrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5275,51 +5275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5499,77 +5499,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Destructive DNA metabarcoding of insects for forest biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5650,51 +5650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5749,90 +5749,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t>
@@ -5913,51 +5913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
@@ -5980,700 +5980,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+                <w:t xml:space="preserve">Recurrent virus domestication in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
+              <w:t xml:space="preserve">10. ESEB European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736320v1</w:t>
+                <w:t xml:space="preserve">hal-01988636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent virus domestication in parasitic wasps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ESEB European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988636v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent domestication of viral genomes leads to different virulence strategies in ichneumonid wasps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Study of the domestication of a viral genome in the parasitoid wasp Venturia canescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau ADALEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991475v1</w:t>
+                <w:t xml:space="preserve">hal-01991469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the domestication of a viral genome in the parasitoid wasp Venturia canescens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+                <w:t xml:space="preserve">Recurrent domestication of viral genomes leads to different virulence strategies in ichneumonid wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Annual Meeting of the Society for Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Réunion du réseau ADALEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991469v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication d’un génome viral chez la guêpe parasitoïde Venturia canescens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using genomic tools to unravel parasitic wasp genome evolution via acquisition of viral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du REID (Réseau National Ecologie des Interactions Durables)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Manhattan, Kansas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991484v1</w:t>
+                <w:t xml:space="preserve">hal-01991470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration fonctionnelle de la nature virale des particules sans ADN de la guêpe parasitoïde Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
@@ -6696,277 +6713,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genomic tools to unravel parasitic wasp genome evolution via acquisition of viral genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">Démonstration fonctionnelle de la nature virale des particules sans ADN de la guêpe parasitoïde Venturia canescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Manhattan, Kansas, United States</w:t>
+              <w:t xml:space="preserve">Colloque régional Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991470v1</w:t>
+                <w:t xml:space="preserve">hal-01991485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration fonctionnelle de la nature virale des particules sans ADN de la guêpe parasitoïde Venturia canescens</w:t>
+                <w:t xml:space="preserve">Domestication d’un génome viral chez la guêpe parasitoïde Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque régional Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seillac, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du REID (Réseau National Ecologie des Interactions Durables)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991485v1</w:t>
+                <w:t xml:space="preserve">hal-01991484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent domestication of viruses by parasitic wasps to face host immune defenses</w:t>
               </w:r>
@@ -6991,64 +6991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress of Entomology (ECE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, York, United Kingdom</w:t>
@@ -7090,90 +7090,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine évolutive des “Virus-like particles” de Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Montpellier, France</w:t>
@@ -7215,90 +7215,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of viruses as a driver in endoparasitic ichneumonid wasp evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS Jacques Monod Conference "Infectious diseases as drivers of evolution: the challenges ahead”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Roscoff, France</w:t>
@@ -7321,195 +7321,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ß-1,4 cellodextrins, ß-1,3 glucans and a-1,4 oligogalacturonides are potent elicitors of various defense-related responses in grapevine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Aziz</w:t>
+                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">J. Herbiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Poinssot</w:t>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Joubert</w:t>
+                <w:t xml:space="preserve">Huguet J.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Journées du Réseau des Interactions durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753820v1</w:t>
+                <w:t xml:space="preserve">hal-00196579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sequencing of the integrated from of CcBV : one locus or several loci ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7571,394 +7571,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancetres.</w:t>
+                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancêtres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Herbiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau des Interactions durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, BREST, France</w:t>
+              <w:t xml:space="preserve">35ème journées des entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196579v1</w:t>
+                <w:t xml:space="preserve">hal-00196583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine évolutive des associations guêpes parasitoïdes-polydnavirus : recherche des virus ancêtres.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation d'une nouvelle famille multigénique impliquée dans le parasitisme du Sphinx du Tabac (Manduca sexta, Lepdoptera) par l'hyménoptère parasitoïde Cotesia congregata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Huguet</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème journées des entomophagistes</w:t>
+              <w:t xml:space="preserve">35ème Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196583v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'une nouvelle famille multigénique impliquée dans le parasitisme du Sphinx du Tabac (Manduca sexta, Lepdoptera) par l'hyménoptère parasitoïde Cotesia congregata.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ß-1,4 cellodextrins, ß-1,3 glucans and a-1,4 oligogalacturonides are potent elicitors of various defense-related responses in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Poinssot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pauwels</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Journées des Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, TOURS, France</w:t>
+              <w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196654v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8002,51 +8002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8239,90 +8239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA metabarcoding of passive trap collection media for forest insect biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tours, France. , p.49, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t>
@@ -8377,77 +8377,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. 1 p., 2017</w:t>
@@ -8528,51 +8528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t>
@@ -8614,90 +8614,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of the occluded Tipula oleracea nudivirus (ToNV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Mainz, Germany. , 176 p., 2014, 47th Annual Meeting of the Society for Invertebrate Pathology and International Congress on Invertebrate Pathology and Microbial Control</w:t>
@@ -8907,51 +8907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polydnavirus : des virus qui pratiquent le transfert de gènes depuis 100 millions d’années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9049,90 +9049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive DNA metabarcoding of arthropods using collection medium from passive traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Mbedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9171,90 +9171,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-induced forest dieback drives compositional change in insect communities that is concentrated amongst rare species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9563,51 +9563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bryon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Keown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Crawshaw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Trincao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carrique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Gildea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39819-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Jesu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Laudonia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Flematti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giacinto Germinara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112834" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sinno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vinale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5875" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jehle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ernenwein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Wespi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022699-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-29" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lanzrein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.04.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZCJHS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aziz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.12.1118" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196583v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739880v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bryon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Keown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D Crawshaw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Trincao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carrique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Gildea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39819-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Jesu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Laudonia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bonanomi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Flematti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Giacinto Germinara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112834" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sinno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vinale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5875" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02439757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jehle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000661" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163208013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501150" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ernenwein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ferras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00886-13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9569-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBP69DZZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kaeslin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Wespi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.022699-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424607v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danival Jos&#233; de Souza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Depoix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-29" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lanzrein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2009.04.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQZCJHS5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aziz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683394v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.12.1118" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873528v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991469v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991475v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991478v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196579v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herbiniere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguet J.M." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196660v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gyapay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196583v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196654v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauwels" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739880v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138993v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010262125" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>