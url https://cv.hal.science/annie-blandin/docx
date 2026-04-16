--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -1028,786 +1028,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fourniture de services de médias audivisuels : modification du cadre réglementaire face à la diversification de l'offre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcing the Commission's power in the communications sector: an issue for the regulatory framework review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62, pp.169-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00338050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fourniture de services de médias audiovisuels : modification du cadre réglementaire face à la diversification de l'offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Droit Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (149), pp.143-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00338052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Reinforcing the Commission's power in the communications sector: an issue for the regulatory framework review</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcing the Commission's power in the communications sector. An issue for the regulatory framework review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70, pp.169 - 186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit des télécommunications au droit des communications électroniques: quel changement de modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 62, pp.169-186</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (7-8), pp.759-772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fourniture de services de médias audivisuels : modification du cadre réglementaire face à la diversification de l'offre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit des télécommunications au droit des communications : quel changement de modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (7-8), pp.759 - 772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reinforcing the Commission's power in the communications sector. An issue for the regulatory framework review</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ d'application personnel de la réglementation des télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 70, pp.169 - 186</w:t>
+              <w:t xml:space="preserve">Droit de l'informatique et des télécoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.78 - 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du droit des télécommunications au droit des communications : quel changement de modèle ?</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résolution du Conseil de l'Union européenne sur la mise en place du futur cadre réglementaire des télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61 (7-8), pp.759 - 772</w:t>
+              <w:t xml:space="preserve">Droit de l'informatique et des télécoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 2, pp.71 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61 (7-8), pp.759-772</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives institutionnelles de l'Union européenne élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique européenne des pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 18, pp.37 - 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le champ d'application personnel de la réglementation des télécommunications</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de libéralisation de la téléphonie vocale dans la Communauté Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'informatique et des télécoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 3, pp.78 - 84</w:t>
+              <w:t xml:space="preserve">, 1993, 3, pp.72 - 75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La résolution du Conseil de l'Union européenne sur la mise en place du futur cadre réglementaire des télécommunications</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux transeuropéens de télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'informatique et des télécoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 2, pp.71 - 73</w:t>
+              <w:t xml:space="preserve">, 1993, 1, pp.16 - 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358774v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02282538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases juridiques de la politique européenne des télécommunications à la lumière de l'arrêt</w:t>
               </w:r>
@@ -2924,2631 +2924,2631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The articulation between the legal and technical means of erasure of data online, from the perspective of the user</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Atelier sur la Protection de la Vie Privée (APVP'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Mosnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La synthèse entre droit et technique dans les projets collaboratifs pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SHS et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex CominLabs, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport entre le droit à l’effacement numérique et les obligations en matière de conservation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le droit à l'oubli numérique: enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire iode UMR 6262, Mar 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01126755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation des données personnelles entre l’Union européenne et le Canada, entre confiance et défiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie privée à travers les cultures. Convergences et divergences dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Project Lab CAPPRIS, Nov 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques professionnels à l'épreuve de la loi informatique et liberté : l'exemple du dispositif S_Pod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Juet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude sur la thématique " Innovations technologiques en contexte professionnel : Continuités et ruptures dans les conceptions et les pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01016085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maltraitance des offreurs sur Internet : un éclairage juridique sur le cas de la réservation hôtelière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème colloque CREIS-TERMINAL : données collectées, disséminées, cachées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nantes, France. pp.1 - 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agencement des instruments juridiques européens de protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'IRDEIC Quelle protection des données personnelles en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit face aux entreprises souveraines de l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence publique avec débat Enjeux et risques de la société numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les entreprises &amp;quot;souveraines&amp;quot; de l'Internet : un défi pour le droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Droits et souverainetés à l'âge de l'Internet : quels défis pour l'Europe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01066654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville intelligente au service de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle de conférences Villes d’europe, La transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des communications électroniques : la concurrence en demi-teinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le Big Bang de l'économie numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISERAM, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'oubli : Présentation du projet DAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustav Malis</w:t>
+                <w:t xml:space="preserve">Guillaume Piolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Atelier sur la Protection de la Vie Privée (APVP'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l’oubli numérique est-il une utopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cantine numérique de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le droit à l'oubli paraît, le juriste applaudit-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CAPRIS-AFDIT Evolution des instruments de protection de la vie privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles et de la vie privée dans les relations euro-canadiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 ème séance du séminaire "L'accord économique et commercial global entre l'Union européenne et le Canada. Du dialogue au libre-échange transatlantique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données personnelles et droit à l'oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les territoriales de Bretagne, les établissements ressources des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saint Brieuc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communications électroniques et nouveaux médias : quelle architecture juridique pour l'Europe ?, Leçon inaugurale de la Chaire européenne Jean Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rentrée solennelle du Centre d'excellence Jean Monnet - Rennes : Leçon inaugurale de la chaire européenne Jean Monnet,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment lutter contre la cyber contrefaçon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Mosnes, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde Comment lutter contre la cyber contrefaçon ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rapport entre le droit à l’effacement numérique et les obligations en matière de conservation des données</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment encourager la création par les internautes dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le droit à l'oubli numérique: enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire iode UMR 6262, Mar 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Protéger et valoriser les œuvres en ligne dans le cadre européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La circulation des données personnelles entre l’Union européenne et le Canada, entre confiance et défiance</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00711939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la protection des données personnelles dans l'Espace de liberté, de sécurité et de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie privée à travers les cultures. Convergences et divergences dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Project Lab CAPPRIS, Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences sur l'Espace de Liberté, de Sécurité et de Justice sur l'Union européenne et la protection des droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00711929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Coprelobri project: the logical approach to privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barreau-Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Boella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Nantes, France. pp.1 - 13</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Atelier Protection de la Vie Privée (APVP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sorèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'agencement des instruments juridiques européens de protection des données personnelles</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Issues of Trans-border Flows of Personal Data between EU and ASEAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'IRDEIC Quelle protection des données personnelles en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International seminar entitled "Emerging Asia: Implications for EU and ASEAN Integration"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eric Juet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00643280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The legal framework for user-created-content in the European Union: an existing right or a new exception ? A comparative copyright law approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Intellectual Property Protection of High technology : Knowledge Sharing and Balanced IP Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime juridique des contenus créés par les usagers : retour sur un débat public, Session 4 &amp;quot; nouvelles pratiques culturelles et communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre entre chercheurs et acteurs des TIC Séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Dinan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00489007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The legal framework for user-created content in the European Union : an existing right or a new exception ? A comparative law approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 5th International Conference on Intellectual Property of High Technology : Knowledge Sharing and Balanced IP Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Pekin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00470308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The legal framework for user-created content in the European Union : an existing right or a new exception ? A comparative copyright law approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raruca Gorea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Intellectual Property Protection of High Technology: Knowledge Sharing and Balanced IP Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à la technique pour maîtriser les problèmes juridiques posés par la technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude sur la thématique " Innovations technologiques en contexte professionnel : Continuités et ruptures dans les conceptions et les pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Priam</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les technologies au service des droits : opportunités, défis, limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit face aux entreprises souveraines de l'Internet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions juridiques sur la publicité comme contenu sur les nouveaux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée prospective et nouvelles technologies, 13 novembre, Lorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European Legal Context of Personal Data Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Information Technology Security, industrial needs and european legal aspects, USE-IT Initiative, October 13th, Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Aix-En-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salarié et ses données: quelle qualification juridique pour l'ordinateur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique avec débat Enjeux et risques de la société numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">13 ème colloque international du CREIS-TERMINAL</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Société de l'information, Société du contrôle, Evolution de la critique de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les entreprises &amp;quot;souveraines&amp;quot; de l'Internet : un défi pour le droit ?</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignant-auteur face aux évolutions des services éducatifs dans le cadre de la société de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Droits et souverainetés à l'âge de l'Internet : quels défis pour l'Europe ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude du CERCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Rennes, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le salarié et ses données : quelle qualification juridique pour l'ordinateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société de l'information, société du contrôle ? : 13ème colloque CREIS/TERMINAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISERAM, Apr 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence des technologies de l'information et de la communication sur le processus décisionnel dans les institutions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er workshop Marsouin, ENST Bretagne, Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle régulation européenne pour l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les entretiens scientifiques de Brest : Internet, la substantifique toile, Le Quartz, Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès à Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de l'Europe, Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...1585 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138242v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02138837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation de l'Internet dans le cadre de la société de l'information</w:t>
               </w:r>
@@ -8650,51 +8650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Corgas-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dedessus Le Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 11-25, Mission de recherche Droit et Justice. 2015, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9284,51 +9284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711114v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03336536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03336587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11521-2.p.0253" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01781405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01980004103019300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A59ADDCB66F090660D0CD19BC6C0EDE666953264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourtier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Hone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01976003704036900" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18EDE514B626D41334FD206321E99F4D2D948620/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01975003604010900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFE8BAB76851B15AC40951C93AF572718C457FDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00213127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friedel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1966317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB3CB45BFB14634FD0E00C5D49F985695DF5CEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deplant&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019620023010060900" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFE36517291358A54A4A2BB36FB4B5C4DAF9AF5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019600021010068900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB1346FFA0BFE09B8D9334D9DA107CABF4B5DD28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:01959002002-3016000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F25BFA2ADE653DE775D0AC2B06FF568F7CB1CA55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01213671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Malis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raruca Gorea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133830_2/droits-et-souverainete-numerique-en-europe.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edition.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02071787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01781401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01213994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/nouveau-pont-sur-atlantique-2749.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359364v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mouline" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moriceau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711114v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03336536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03336587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11521-2.p.0253" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01781405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01980004103019300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A59ADDCB66F090660D0CD19BC6C0EDE666953264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourtier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Hone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01976003704036900" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18EDE514B626D41334FD206321E99F4D2D948620/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01975003604010900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFE8BAB76851B15AC40951C93AF572718C457FDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00213127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friedel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1966317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB3CB45BFB14634FD0E00C5D49F985695DF5CEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deplant&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019620023010060900" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFE36517291358A54A4A2BB36FB4B5C4DAF9AF5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019600021010068900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB1346FFA0BFE09B8D9334D9DA107CABF4B5DD28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:01959002002-3016000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F25BFA2ADE653DE775D0AC2B06FF568F7CB1CA55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Malis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01213671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016085v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raruca Gorea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133830_2/droits-et-souverainete-numerique-en-europe.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edition.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02071787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01781401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01213994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/nouveau-pont-sur-atlantique-2749.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359364v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mouline" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moriceau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>