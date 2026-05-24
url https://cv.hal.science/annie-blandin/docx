--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -1028,165 +1028,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reinforcing the Commission's power in the communications sector: an issue for the regulatory framework review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62, pp.169-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00338050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fourniture de services de médias audivisuels : modification du cadre réglementaire face à la diversification de l'offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Droit Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071758v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00338050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fourniture de services de médias audiovisuels : modification du cadre réglementaire face à la diversification de l'offre</w:t>
               </w:r>
@@ -3226,178 +3226,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La maltraitance des offreurs sur Internet : un éclairage juridique sur le cas de la réservation hôtelière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème colloque CREIS-TERMINAL : données collectées, disséminées, cachées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nantes, France. pp.1 - 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prévention des risques professionnels à l'épreuve de la loi informatique et liberté : l'exemple du dispositif S_Pod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Juet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blandin-Obernesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude sur la thématique " Innovations technologiques en contexte professionnel : Continuités et ruptures dans les conceptions et les pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Juet</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01016085v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01185678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agencement des instruments juridiques européens de protection des données personnelles</w:t>
               </w:r>
@@ -9284,51 +9284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711114v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03336536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03336587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11521-2.p.0253" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01781405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01980004103019300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A59ADDCB66F090660D0CD19BC6C0EDE666953264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourtier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Hone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01976003704036900" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18EDE514B626D41334FD206321E99F4D2D948620/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01975003604010900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFE8BAB76851B15AC40951C93AF572718C457FDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00213127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friedel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1966317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB3CB45BFB14634FD0E00C5D49F985695DF5CEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deplant&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019620023010060900" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFE36517291358A54A4A2BB36FB4B5C4DAF9AF5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019600021010068900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB1346FFA0BFE09B8D9334D9DA107CABF4B5DD28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:01959002002-3016000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F25BFA2ADE653DE775D0AC2B06FF568F7CB1CA55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Malis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01213671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016085v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raruca Gorea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133830_2/droits-et-souverainete-numerique-en-europe.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edition.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02071787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01781401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01213994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/nouveau-pont-sur-atlantique-2749.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359364v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mouline" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moriceau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03711114v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03336536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03336587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11521-2.p.0253" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03337083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01781405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01980004103019300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A59ADDCB66F090660D0CD19BC6C0EDE666953264/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208432v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourtier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Hone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01976003704036900" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18EDE514B626D41334FD206321E99F4D2D948620/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:01975003604010900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFE8BAB76851B15AC40951C93AF572718C457FDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00213127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friedel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1966317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB3CB45BFB14634FD0E00C5D49F985695DF5CEDF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236647v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deplant&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019620023010060900" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFE36517291358A54A4A2BB36FB4B5C4DAF9AF5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:019600021010068900" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB1346FFA0BFE09B8D9334D9DA107CABF4B5DD28/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00236009v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphysrad:01959002002-3016000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F25BFA2ADE653DE775D0AC2B06FF568F7CB1CA55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01794645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01329090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Malis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01213671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01126755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Juet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082758v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boizard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800494v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barreau-Saliou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raruca Gorea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158719v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133830_2/droits-et-souverainete-numerique-en-europe.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03335549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-edition.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02071787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01779688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01781401v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01271777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01213994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/livres/nouveau-pont-sur-atlantique-2749.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359364v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Mouline" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moriceau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557991v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223778v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corgas-Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dedessus Le Moustier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282580v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>