--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -168,2890 +168,771 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
-[...2117 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites portuaires, navigation et construction navale</w:t>
+                <w:t xml:space="preserve">Premiers résultats de la fouille de La Flotte (île de Ré)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi d’Archéologie Médiévale et Moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Européennes de l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Ile de ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05514301v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats de la fouille de La Flotte (île de Ré)</w:t>
+                <w:t xml:space="preserve">Sites portuaires, navigation et construction navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Européennes de l’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Ile de ré, France</w:t>
+              <w:t xml:space="preserve">Jeudi d’Archéologie Médiévale et Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05514314v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie, une nouvelle piste pour l’histoire de l’engagisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Les héritages de l’engagisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de La Réunion; Musée de Stella Matutina, Nov 2025, Saint-Leu (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre de la Martinique, the seaside, between attractiveness and vulnerability (17th-20th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOMER 2021 : Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louzy–Sainte-Verge : la Casse (Deux-Sèvres). Une villa mérovingienne aux abords de la ville de Thouars ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e journées internationales de l'AFAM : espaces et modes de vie, marqueurs archéologiques de distinction sociale au début du Moyen Âge (Ve-IXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Archéologie Mérovingienne, Sep 2024, Châlon-sur-Saône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, Liberté et Solidarité dans la société coloniale post-esclavagiste de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques importées à La Rochelle (Charente-Maritime) de la fin du XIVe siècle au XVIIIe siècle : un premier bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Les Céramiques allochtones dans les ports de la façade atlantique française aux périodes médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Michel de Boüard CRAHAM (UMR 6273 - CNRS - Université de Caen Normandie), Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04611252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niort (Deux-Sèvres), le Moulin du Milieu (XVe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lons-le-Saunier, France. pp.441-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02506344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des seaux gravés sur anses d’amphores, témoins de l'activité des premiers boulangers gaulois?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG, Actes du congrès de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Poitiers, France. pp.431-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3061,754 +942,2882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre de la Martinique, the seaside, between attractiveness and vulnerability (17th-20th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Of Coastal Settlements = Archéologie des peuplements littoraux (HOMER 2021 Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267-279, 2025, 978-9-464-26341-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les données de l’archéologie préventive peuvent-elles documenter les conditions de vie des travailleurs engagés ? L'exemple du camp des travailleurs de l'usine du Baril à Saint-Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raoul Lucas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du séminaire pluridisciplinaire 23/24 septembre 2022 Saint-Denis de La Réunion « Travail, Liberté et Solidarité dans la société coloniale post-esclavagiste de La Réunion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LES CAHIERS (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémorial Camille Jurien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-157, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiquité tardive - Haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Provost; Isabelle Bertrand; Romain Storaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des inscriptions et belles-lettres, pp.133-135, 2021, Carte archéologique de la Gaule, 978-2-87754-675-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04620261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de « l'Allée Pécoul-rue Mont-Noël » (Saint-Pierre, Martinique), témoin de l'urbanisation d'un quartier résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Rogers; Boris Lesueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter la ville antillo-guyanaise (XVIIIe-XXIe siècle) : Essai d'approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-196, 2020, Antilles/Etudes, 978-2-343-19577-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille du Boulevard Vaulabelle à Auxerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devevey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De silex, de terre et de faïence, la mémoire du sol en Bourgogne, Hommage à Jean-Paul Delor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Mergoeil, pp.173-182, 2017, Archéologie et Histoire Romaine, 978-2-35518-061-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02506295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone artefacts from colonial sites of Martinique (1645-1902): between imports and local crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 26th Congress of the International Association for Caribbean Archaeology (IACA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakong, soixante ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llopis Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chea Socheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The 11th International Conference of the European Association of Southeast Asian Archaeologists. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Homo Erectus to the living traditions : choice of papers from the 11th International Conference of the European Association of Southeast Asian Archaeologists, Bougon, 25th-29th September 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-250, 2008, 978-974-06-4564-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02552382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early medieval exchanges with northern European populations. Results from the excavation of La Flotte (Île de Ré, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Torchut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primitive Tider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5617/pt.12461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early medieval exchanges with northern European populations, Results from the excavation of La Flotte (île de Ré, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Torchut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primitive Tider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5617/pt.12461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Anjou et Poitou, la Casse, à Louzy et Sainte-Verge. Un établissement pérenne de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Croisées des chemins, 48 (2021), pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.10220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Rochelle (Charente-Maritime). Quais Duperré, Durand, Maubec [Chronique de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.263-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.40758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Rochelle (Charente-Maritime). Quais Duperré, Durand, Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.263-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.40758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la méthode - &amp;lt;i&amp;gt; Modalités et développement de l’habitat rural dans le Poitou, Ve-XVe siècles &amp;lt;/i&amp;gt; - Projet Collectif de Recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.127-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020 : bilan d’une année d’archéologie à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.238-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2019 : bilan d’une année d’archéologie à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.273-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois déesses de Port Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fl. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poitou (16, 17, 79, 86 et 85), Modalités et développement de l’habitat rural dans le Poitou, Ve-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.235-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un probable sanctuaire périurbain et trois nouvelles divinités pictonnes mises au jour lors d’un diagnostic sur le site de Port Boinot à Niort (Deux-Sèvres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Maixent l’Ecole (79), rue de la Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.219-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un probable sanctuaire périurbain et trois nouvelles divinités pictonnes mises au jour lors d’un diagnostic sur le site de Port Boinot à Niort (Deux-Sèvres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Overview of Maritime Archaeological Research of the Colonial Period in the French Antilles. Review IJNA (International Journal of Nautical Archaeology)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.123-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1095-9270.12336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02090910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches archéologique et historique de l’évolution d’un quartier périurbain à Saint-Pierre de la Martinique : le site de l’Allée Pécoul (rue Montnoël)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ravoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches archéologique et historique de l’évolution d’un quartier périurbain à Saint-Pierre de la Martinique : le site de l’Allée Pécoul (rue Montnoël)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ravoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La possibilité des îles. L’archéologie dans la France d’outre-mer (Petites Antilles et Guyane – Terres australes et antarctiques, 150, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel atlas archéologique de la ville de Saint-Pierre (Martinique). Conception et élaboration d’un nouvel outil Sig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jégouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier-Ségard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres): enclos et cimetière du Haut Moyen Age, habitat du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania - Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.233-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.233-291. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02552382v1</w:t>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2009.1188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00608203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole des Champs-Rougis, Muron, Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Codina I Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.105-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.1995.1204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3961,51 +3970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niort (79), rue des Tournelles, le cimetière paroissial médiéval de Saint-Florent [Rapport de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,64 +4315,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ravoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cabboï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4437,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2023, 177 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4827,202 +4836,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niort, Port Boinot - Bilan scientifique 2018</w:t>
+                <w:t xml:space="preserve">Vouharte, Eglise Notre-Dame - Bilan scientifique 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2021, pp.385-386</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2021, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05515576v1</w:t>
+                <w:t xml:space="preserve">halshs-05515527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vouharte, Eglise Notre-Dame - Bilan scientifique 2018</w:t>
+                <w:t xml:space="preserve">Niort, Port Boinot - Bilan scientifique 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2021, pp.71</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2021, pp.385-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05515527v1</w:t>
+                <w:t xml:space="preserve">halshs-05515576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérignac, place des Marronniers - Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2020, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5057,64 +5066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pessines (17) 19 rue Saint-Gilles - Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2020, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5149,77 +5158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre (Martinique), rue Castelneau - Rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ravoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2020, 337 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5241,90 +5250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2009. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chea Socheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5363,51 +5372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2008. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5485,77 +5494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2007. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,77 +5616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2006. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,90 +5738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2005. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llopis Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5851,51 +5860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2004. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6498,51 +6507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA89D4E"/>
+    <w:nsid w:val="B180A781"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6729,51 +6738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-bolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8433-9130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142510513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206201998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05469943v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Torchut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/pt.12461" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R3Z3MZPF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40758" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Font" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02486851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3865" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gouzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3887" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.memorial-camille-jurien.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02902591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66345" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552382v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Socheat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poisblaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515576v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dupoizat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frelat M&#233;lanie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chem Rethy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aupiais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Laope-Cerneaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.saintjoseph.re/index.php?lvl=notice_display&amp;amp;id=132407" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/beaux-livres/autres-beaux-livres/moulin-du-milieu-niort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Sz&#233;k&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-bolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8433-9130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142510513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206201998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.memorial-camille-jurien.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02902591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Socheat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05469943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Torchut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/pt.12461" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R3Z3MZPF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40758" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Font" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. Blanchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02486851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3865" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gouzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3887" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1204" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poisblaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dupoizat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frelat M&#233;lanie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chem Rethy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aupiais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Laope-Cerneaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.saintjoseph.re/index.php?lvl=notice_display&amp;amp;id=132407" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/beaux-livres/autres-beaux-livres/moulin-du-milieu-niort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Sz&#233;k&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>