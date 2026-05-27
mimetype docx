--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -916,275 +916,2299 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early medieval exchanges with northern European populations. Results from the excavation of La Flotte (Île de Ré, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Torchut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primitive Tider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5617/pt.12461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Anjou et Poitou, la Casse, à Louzy et Sainte-Verge. Un établissement pérenne de l’Antiquité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Croisées des chemins, 48 (2021), pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.10220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Rochelle (Charente-Maritime). Quais Duperré, Durand, Maubec [Chronique de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.263-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.40758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Rochelle (Charente-Maritime). Quais Duperré, Durand, Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.263-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.40758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la méthode - &amp;lt;i&amp;gt; Modalités et développement de l’habitat rural dans le Poitou, Ve-XVe siècles &amp;lt;/i&amp;gt; - Projet Collectif de Recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.127-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020 : bilan d’une année d’archéologie à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.238-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2019 : bilan d’une année d’archéologie à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Académie de l’Île de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.273-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois déesses de Port Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fl. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arcades en Nouvelle-Aquitaine : créations culturelles &amp; patrimoines : Charente, Charente-Maritime, Vienne, Deux-Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poitou (16, 17, 79, 86 et 85), Modalités et développement de l’habitat rural dans le Poitou, Ve-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.235-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un probable sanctuaire périurbain et trois nouvelles divinités pictonnes mises au jour lors d’un diagnostic sur le site de Port Boinot à Niort (Deux-Sèvres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Maixent l’Ecole (79), rue de la Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.219-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un probable sanctuaire périurbain et trois nouvelles divinités pictonnes mises au jour lors d’un diagnostic sur le site de Port Boinot à Niort (Deux-Sèvres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Overview of Maritime Archaeological Research of the Colonial Period in the French Antilles. Review IJNA (International Journal of Nautical Archaeology)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Guérout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Nautical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (1), pp.123-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1095-9270.12336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02090910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches archéologique et historique de l’évolution d’un quartier périurbain à Saint-Pierre de la Martinique : le site de l’Allée Pécoul (rue Montnoël)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ravoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches archéologique et historique de l’évolution d’un quartier périurbain à Saint-Pierre de la Martinique : le site de l’Allée Pécoul (rue Montnoël)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Ravoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La possibilité des îles. L’archéologie dans la France d’outre-mer (Petites Antilles et Guyane – Terres australes et antarctiques, 150, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03081140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel atlas archéologique de la ville de Saint-Pierre (Martinique). Conception et élaboration d’un nouvel outil Sig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jégouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier-Ségard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.26-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres): enclos et cimetière du Haut Moyen Age, habitat du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania - Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.233-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.233-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2009.1188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00608203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole des Champs-Rougis, Muron, Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Véquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Codina I Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 13, pp.105-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aquit.1995.1204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre de la Martinique, the seaside, between attractiveness and vulnerability (17th-20th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Of Coastal Settlements = Archéologie des peuplements littoraux (HOMER 2021 Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidestone Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267-279, 2025, 978-9-464-26341-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les données de l’archéologie préventive peuvent-elles documenter les conditions de vie des travailleurs engagés ? L'exemple du camp des travailleurs de l'usine du Baril à Saint-Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raoul Lucas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du séminaire pluridisciplinaire 23/24 septembre 2022 Saint-Denis de La Réunion « Travail, Liberté et Solidarité dans la société coloniale post-esclavagiste de La Réunion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LES CAHIERS (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémorial Camille Jurien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-157, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiquité tardive - Haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1204,4793 +3228,2665 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Provost; Isabelle Bertrand; Romain Storaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des inscriptions et belles-lettres, pp.133-135, 2021, Carte archéologique de la Gaule, 978-2-87754-675-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04620261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de « l'Allée Pécoul-rue Mont-Noël » (Saint-Pierre, Martinique), témoin de l'urbanisation d'un quartier résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Rogers; Boris Lesueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter la ville antillo-guyanaise (XVIIIe-XXIe siècle) : Essai d'approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-196, 2020, Antilles/Etudes, 978-2-343-19577-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille du Boulevard Vaulabelle à Auxerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devevey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De silex, de terre et de faïence, la mémoire du sol en Bourgogne, Hommage à Jean-Paul Delor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Mergoeil, pp.173-182, 2017, Archéologie et Histoire Romaine, 978-2-35518-061-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02506295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone artefacts from colonial sites of Martinique (1645-1902): between imports and local crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tomadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouard Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 26th Congress of the International Association for Caribbean Archaeology (IACA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakong, soixante ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llopis Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chea Socheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The 11th International Conference of the European Association of Southeast Asian Archaeologists. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Homo Erectus to the living traditions : choice of papers from the 11th International Conference of the European Association of Southeast Asian Archaeologists, Bougon, 25th-29th September 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-250, 2008, 978-974-06-4564-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02552382v1</w:t>
-              </w:r>
-[...2126 lines deleted...]
-                <w:t xml:space="preserve">hal-03202094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Barthélémy (971) Gustavia, rue du roi Oscar II - Evolution d'une propriété au coeur de Gustavia : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Coulaud</w:t>
+                <w:t xml:space="preserve">Jean-Georges Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Georges Ferrié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025, 2 vol. (349, 527 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niort (79), rue des Tournelles, le cimetière paroissial médiéval de Saint-Florent [Rapport de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Geneviève</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilhem Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024, 2 vol. (303, 457 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lussac-les-Châteaux (86) Rue du Château, rue de l'Etang - Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bâty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bâty</w:t>
+                <w:t xml:space="preserve">Manon Inisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Inisan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Coutureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2023, 1 vol. (46 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05516867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouars (79) 27 rue Jules Guesde - Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poisblaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Poisblaud</w:t>
+                <w:t xml:space="preserve">Régis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Bernard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Coutereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2023, 1 vol. (41 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05516918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Philippe (974) Le puits des Anglais, une occupation en périphérie de l'usine du Baril - Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ravoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cabboï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2023, 2 vol. (403 p., 110 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niort (79) Parc naturel urbain de la Sèvre niortaise, boulevard Main - Phase 1 : Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2023, 177 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Philippe, Puits des Anglais - Bilan scientifique 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DAC La Réunion. 2022, pp.104-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Maixent l’Ecole, rue de la Marne - Bilan scientifique 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2022, pp.370-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnay, Eglise Saint-Pierre - Bilan scientifique 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2022, pp.387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Paul, Entrée de ville, lots 5-9 - Bilan scientifique 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DAC La Réunion. 2022, pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Philippe, puits des Anglais - Opération préventive de fouille (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADLFI Archéologie de la France-Informations. 2022, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vouharte, Eglise Notre-Dame - Bilan scientifique 2018</w:t>
+                <w:t xml:space="preserve">Niort, Port Boinot - Bilan scientifique 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2021, pp.71</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2021, pp.385-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05515527v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niort, Port Boinot - Bilan scientifique 2018</w:t>
+                <w:t xml:space="preserve">Vouharte, Eglise Notre-Dame - Bilan scientifique 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2021, pp.385-386</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine. 2021, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05515576v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05515527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérignac, place des Marronniers - Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2020, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pessines (17) 19 rue Saint-Gilles - Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Nibodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2020, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre (Martinique), rue Castelneau - Rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cazassus-Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ravoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. 2020, 337 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05515670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2009. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chea Socheat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Desbat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient; Ministère français des Affaires étrangères; APSARA. 2009, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2008. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Desbat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-France Dupoizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frelat Mélanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient; Ministère français des Affaires étrangères; APSARA. 2008, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2007. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Desbat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient; Ministère français des Affaires étrangères; APSARA. 2007, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2006. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Tan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient; Ministère français des Affaires étrangères; APSARA. 2006, pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2005. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llopis Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient; Ministère français des Affaires étrangères; APSARA. 2005, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAFKATA. Campagne 2004. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Guerin</w:t>
+                <w:t xml:space="preserve">Fabrice Demeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Demeter</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Chem Rethy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient; Ministère français des Affaires étrangères; APSARA. 2004, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6000,240 +5896,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail, Liberté et Solidarité dans la société coloniale post-esclavagiste de La Réunion (Séminaire pluridisciplinaire 23-24 septembre 2022 Saint-Denis de La Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Aupiais</w:t>
+                <w:t xml:space="preserve">Danielle Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Barret</w:t>
+                <w:t xml:space="preserve">Expédite Laope-Cerneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expédite Laope-Cerneaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Daleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Daleau</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quartier-Français éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 194 p., 2023, Les Cahiers du Mémorial Camille-Jurien, 978-2-956-25822-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulin du milieu - Niort (catalogue de l’exposition, 17 juin 2017 au 31 déc. 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lamy</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geste éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.190, 2017, 978-2-36746-911-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02890900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6243,203 +6139,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vouharte (Charente). Église Notre-Dame [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.296-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.25230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niort (Deux-Sèvres). Rue des Tournelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Székérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varia 46 : Chronique des fouilles médiévales en France en 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02892612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6507,51 +6403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B180A781"/>
+    <w:nsid w:val="C62CD8CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6738,51 +6634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-bolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8433-9130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142510513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206201998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.memorial-camille-jurien.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02902591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Socheat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05469943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Torchut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/pt.12461" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R3Z3MZPF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40758" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Font" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. Blanchard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514764v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02486851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3865" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gouzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3887" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1204" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poisblaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514658v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dupoizat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frelat M&#233;lanie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chem Rethy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aupiais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Laope-Cerneaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.saintjoseph.re/index.php?lvl=notice_display&amp;amp;id=132407" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/beaux-livres/autres-beaux-livres/moulin-du-milieu-niort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25230" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Sz&#233;k&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-bolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8433-9130" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142510513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206201998" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05469943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Torchut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5617/pt.12461" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R3Z3MZPF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Nibodeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Font" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biwer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl. Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gu&#233;rout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1095-9270.12336" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02486851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazassus-B&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ravoire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3865" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506237v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gouzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier-S&#233;gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3887" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03202094v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Codina I Reina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.1995.1204" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.memorial-camille-jurien.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02902591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66345" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moizan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soutif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Socheat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#226;ty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516918v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poisblaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabbo&#239;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514658v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515237v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515277v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05515670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033659v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dupoizat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033644v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frelat M&#233;lanie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chevance" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Guerin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chem Rethy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aupiais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Laope-Cerneaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daleau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mediatheque.saintjoseph.re/index.php?lvl=notice_display&amp;amp;id=132407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gesteditions.com/beaux-livres/autres-beaux-livres/moulin-du-milieu-niort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862109v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25230" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Sz&#233;k&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>