--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1435,265 +1435,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01950398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaffolding Problems Revisited: Complexity, Approximation and Fixed Parameter Tractable Algorithms, and Some Special Cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+                <w:t xml:space="preserve">Measurement and Generation of Diversity and Meaningfulness in Model Driven Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1/2), pp.131-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833303v1</w:t>
+                <w:t xml:space="preserve">lirmm-02067506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Generation of Diversity and Meaningfulness in Model Driven Engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Galinier</w:t>
+                <w:t xml:space="preserve">Scaffolding Problems Revisited: Complexity, Approximation and Fixed Parameter Tractable Algorithms, and Some Special Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (6), pp.1771-1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-018-0405-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02067506v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning the unalignable: bacteriophage whole genome alignments</w:t>
               </w:r>
@@ -2674,846 +2674,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Polynomial-Time Algorithm around the Scaffolding Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Davot</w:t>
+                <w:t xml:space="preserve">Power Edge Set and Zero Forcing Set Remain Difficult in Cubic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlCoB 2019 - 6th International Conference on Algorithms for Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-18174-1_2⟩</w:t>
+              <w:t xml:space="preserve">IWOCA 2019 - 30th International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Pisa, Italy. pp.122-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-25005-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02047701v1</w:t>
+                <w:t xml:space="preserve">hal-02359076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Edge Set and Zero Forcing Set Remain Difficult in Cubic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Darties</w:t>
+                <w:t xml:space="preserve">Weighted minimum-length rearrangement scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pijus Simonaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krister M. Swenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA 2019 - 30th International Workshop on Combinatorial Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Pisa, Italy. pp.122-135, </w:t>
+              <w:t xml:space="preserve">WABI 2019 - 19th International Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Niagara Falls, NY, United States. pp.13:1-13:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-25005-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2019.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359076v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02410451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted minimum-length rearrangement scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pijus Simonaitis</w:t>
+                <w:t xml:space="preserve">New Polynomial-Time Algorithm around the Scaffolding Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Krister M. Swenson</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI 2019 - 19th International Workshop on Algorithms in Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Niagara Falls, NY, United States. pp.13:1-13:17, </w:t>
+              <w:t xml:space="preserve">AlCoB 2019 - 6th International Conference on Algorithms for Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Berkeley, United States. pp.25-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2019.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-18174-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410451v1</w:t>
+                <w:t xml:space="preserve">lirmm-02047701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for Genome Rearrangement with Biological Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pijus Simonaitis</w:t>
+                <w:t xml:space="preserve">Improved Complexity for Power Edge Set Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Krister M. Swenson</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Magog-Orford, QC, Canada. pp.49-71, </w:t>
+              <w:t xml:space="preserve">IWOCA: International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Newcastle, Australia. pp.128-141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00834-5_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02067487v1</w:t>
+                <w:t xml:space="preserve">hal-01715909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Complexity for Power Edge Set Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Darties</w:t>
+                <w:t xml:space="preserve">On the hardness of approximating Linearization of Scaffolds sharing Repeated Contigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA: International Workshop on Combinatorial Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Newcastle, Australia. pp.128-141, </w:t>
+              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Magog-Orford, QC, Canada. pp.91-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00834-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715909v1</w:t>
+                <w:t xml:space="preserve">lirmm-01900395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hardness of approximating Linearization of Scaffolds sharing Repeated Contigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Results About the Linearization of Scaffolds Sharing Repeated Contigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Magog-Orford, QC, Canada. pp.91-107, </w:t>
+              <w:t xml:space="preserve">COCOA 2018 - 12th International Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Atlanta, GA, United States. pp.94-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00834-5_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04651-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01900395v2</w:t>
+                <w:t xml:space="preserve">lirmm-01900389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Results About the Linearization of Scaffolds Sharing Repeated Contigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+                <w:t xml:space="preserve">A General Framework for Genome Rearrangement with Biological Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pijus Simonaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krister M. Swenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2018 - 12th International Conference on Combinatorial Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Atlanta, GA, United States. pp.94-107, </w:t>
+              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Magog-Orford, QC, Canada. pp.49-71, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04651-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00834-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01900389v2</w:t>
+                <w:t xml:space="preserve">lirmm-02067487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveiller un réseau électrique en plaçant des dispositifs sur ses liens : un problème difficile</w:t>
               </w:r>
@@ -3724,103 +3724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Differences To Compare Sets Of Models And Improve Diversity In MDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3839,385 +3839,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation par Contrainte de graphe pour résoudre l’échafaudage de génome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">On the Linearization of Scaffolds Sharing Repeated Contigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.509-517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71147-8_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01875591v1</w:t>
+                <w:t xml:space="preserve">lirmm-01672893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Linearization of Scaffolds Sharing Repeated Contigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+                <w:t xml:space="preserve">Une modélisation par Contrainte de graphe pour résoudre l’échafaudage de génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2017 - 18e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71147-8_38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01672893v1</w:t>
+                <w:t xml:space="preserve">lirmm-01875591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Residual Approximation in Solution Extension Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+                <w:t xml:space="preserve">A Graph Constraints Formulation for Contigs Scaffolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.136-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01378581v1</w:t>
+                <w:t xml:space="preserve">lirmm-01360463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la reconstruction de génomes ancestraux peut aider à l'assemblage de génomes actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4276,576 +4254,598 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph Constraints Formulation for Contigs Scaffolding</w:t>
+                <w:t xml:space="preserve">Instance Guaranteed Ratio on Greedy Heuristic for Genome Scaffolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.294-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01360463v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01378584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance Guaranteed Ratio on Greedy Heuristic for Genome Scaffolding</w:t>
+                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dallard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.294-308, </w:t>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Redwood City, San Francisco Bay, United States. pp.105-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01378584v1</w:t>
+                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
+                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">On Residual Approximation in Solution Extension Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.463-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01378581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantiation of meta-models constrained with OCL: A CSP approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,325 +5007,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01250982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integer linear programming approach for genome scaffolding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity and Polynomial-Time Approximation Algorithms around the Scaffolding Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AlCoB: Algorithms for Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tarragona, Spain. pp.47-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07953-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198359v1</w:t>
+                <w:t xml:space="preserve">lirmm-01007556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Polynomial-Time Approximation Algorithms around the Scaffolding Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integer linear programming approach for genome scaffolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlCoB: Algorithms for Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France. 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01007556v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CSP Approach for Metamodel Instantiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Washington, United States. pp.1044-1051, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6670,51 +6670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E4B9FE8"/>
+    <w:nsid w:val="F0F1CFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6901,51 +6901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4760-8171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227798856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03835013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Foss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00223-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03920648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04954688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mansour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03218029v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Tabary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00819-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03244191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2021.107516" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04233-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Padovani de Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Setubal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlos Ponce de Leon F. de Carvalho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bby072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijus Simonaitis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0149-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0405-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0869-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02332049v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gottin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02047701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18174-1_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2019.13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900395v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900389v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04651-4_7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672893v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_38" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26626-8_30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.156" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00659473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2011.96" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Belcaid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gingras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04975743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Agret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03117453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4760-8171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227798856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03835013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Foss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00223-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03920648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04954688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mansour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03218029v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Tabary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00819-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03244191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2021.107516" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04233-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Padovani de Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Setubal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlos Ponce de Leon F. de Carvalho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bby072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijus Simonaitis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0149-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0405-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0869-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02332049v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gottin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2019.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02047701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18174-1_2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900395v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900389v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04651-4_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_38" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_22" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26626-8_30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.156" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00659473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2011.96" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Belcaid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gingras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04975743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Agret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03117453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>