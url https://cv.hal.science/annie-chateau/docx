--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1807,265 +1807,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact approaches for scaffolding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+                <w:t xml:space="preserve">Ancestral gene synteny reconstruction improves extant species scaffolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-16-S14-S2⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (Suppl 10), pp.S11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-16-S10-S11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01219627v1</w:t>
+                <w:t xml:space="preserve">hal-01180303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestral gene synteny reconstruction improves extant species scaffolding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Exact approaches for scaffolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (Suppl 10), pp.S11. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (Suppl 14), pp.S2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-16-S10-S11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-16-S14-S2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180303v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01219627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complexity and approximation framework for the maximization scaffolding problem</w:t>
               </w:r>
@@ -2302,77 +2302,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (10), pp.1287-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3025,261 +3025,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02047701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Complexity for Power Edge Set Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Darties</w:t>
+                <w:t xml:space="preserve">On the hardness of approximating Linearization of Scaffolds sharing Repeated Contigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Davot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA: International Workshop on Combinatorial Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Newcastle, Australia. pp.128-141, </w:t>
+              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Magog-Orford, QC, Canada. pp.91-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00834-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715909v1</w:t>
+                <w:t xml:space="preserve">lirmm-01900395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hardness of approximating Linearization of Scaffolds sharing Repeated Contigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Davot</w:t>
+                <w:t xml:space="preserve">Improved Complexity for Power Edge Set Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Magog-Orford, QC, Canada. pp.91-107, </w:t>
+              <w:t xml:space="preserve">IWOCA: International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Newcastle, Australia. pp.128-141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00834-5_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01900395v2</w:t>
+                <w:t xml:space="preserve">hal-01715909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results About the Linearization of Scaffolds Sharing Repeated Contigs</w:t>
               </w:r>
@@ -4051,615 +4051,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01875591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph Constraints Formulation for Contigs Scaffolding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Comment la reconstruction de génomes ancestraux peut aider à l'assemblage de génomes actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.136-149</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01360463v1</w:t>
+                <w:t xml:space="preserve">hal-01394409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la reconstruction de génomes ancestraux peut aider à l'assemblage de génomes actuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394409v1</w:t>
+                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instance Guaranteed Ratio on Greedy Heuristic for Genome Scaffolding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Weller</w:t>
+                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.294-308, </w:t>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Redwood City, San Francisco Bay, United States. pp.105-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01378584v1</w:t>
+                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Instance Guaranteed Ratio on Greedy Heuristic for Genome Scaffolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Redwood City, San Francisco Bay, United States. pp.105-109, </w:t>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.294-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18293/SEKE2016-029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
+                <w:t xml:space="preserve">lirmm-01378584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Graph Constraints Formulation for Contigs Scaffolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">WCB: Workshop on Constraint-Based Methods for Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.136-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
+                <w:t xml:space="preserve">lirmm-01360463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Residual Approximation in Solution Extension Problems</w:t>
               </w:r>
@@ -5476,77 +5476,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect DCJ rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5632,51 +5632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6670,51 +6670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0F1CFC4"/>
+    <w:nsid w:val="EE01C7F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6901,51 +6901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4760-8171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227798856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03835013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Foss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00223-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03920648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04954688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mansour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03218029v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Tabary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00819-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03244191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2021.107516" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04233-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Padovani de Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Setubal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlos Ponce de Leon F. de Carvalho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bby072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijus Simonaitis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0149-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0405-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0869-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02332049v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gottin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2019.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02047701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18174-1_2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900395v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900389v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04651-4_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_38" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_22" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26626-8_30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.156" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00659473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2011.96" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Belcaid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gingras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04975743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Agret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03117453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4760-8171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227798856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03835013v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Davot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Foss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Weller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-022-00223-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03920648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Droc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04954688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mansour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720021400163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03218029v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Tabary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00819-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03244191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2021.107516" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475277v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04233-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Padovani de Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Setubal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlos Ponce de Leon F. de Carvalho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bby072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijus Simonaitis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister M. Swenson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-019-0149-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01889394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0202-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01950398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champseix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dallard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0405-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0869-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-16-S14-S2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01219622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.06.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Verhelst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Yves Bouget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02332049v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38919-2_41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gottin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazals" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25005-8_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2019.13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02047701v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18174-1_2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900395v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900389v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04651-4_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00834-5_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71150-8_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01672893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_38" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_22" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01360463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01378581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_34" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01250982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26626-8_30" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07953-0_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.156" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00659473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2011.96" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Belcaid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gingras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169641" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antonini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04975743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Agret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Limasset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03117453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>