--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -940,273 +940,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’expression de l’espace dynamique par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International en Hommage à Maya Hickmann</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Structures Formelles du Langage; Université Paris 8 - UPL, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EuroSLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03831610v1</w:t>
+                <w:t xml:space="preserve">hal-03765512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l’expression de l’espace dynamique par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque International en Hommage à Maya Hickmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Structures Formelles du Langage; Université Paris 8 - UPL, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836605v1</w:t>
+                <w:t xml:space="preserve">halshs-03831610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765512v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of elicitation method on the expression of motion in adult native speakers and L2 learners</w:t>
               </w:r>
@@ -1421,51 +1421,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure informationnelle dans le discours natif et non-natif : contrastes typologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324225v1</w:t>
+                <w:t xml:space="preserve">hal-03327085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement provoqué sans agent : temporalité en anglais, français et français L2</w:t>
               </w:r>
@@ -1516,51 +1516,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure informationnelle dans le discours natif et non-natif : contrastes typologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327085v1</w:t>
+                <w:t xml:space="preserve">hal-03324225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial information in narratives: How second language learners adopt (or not) to target language expression and organisation</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression des procès spatiaux causatifs en chinois L2</w:t>
+                <w:t xml:space="preserve">L'expression des procès spatiaux causatifs en chinois L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arslangul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
@@ -2349,313 +2349,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence internationale de l’Association Française de Linguistique Cognitive, Langage, cognition et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble 3, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AFLICO6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338859v1</w:t>
+                <w:t xml:space="preserve">hal-01492375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">汉语致使运动事件的二语习得： 法文母语学习者的编码问题</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Hickmann</w:t>
+                <w:t xml:space="preserve">To what extent does structured and practiced input neutralize L1 and L2 effects on an L3 at the initial stages of acquisition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“汉语语法研究与习得——句法和语义”国际研讨会</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREC, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROSLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aix en Provence France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354954v1</w:t>
+                <w:t xml:space="preserve">hal-01716666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does structured and practiced input neutralize L1 and L2 effects on an L3 at the initial stages of acquisition?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+                <w:t xml:space="preserve">汉语致使运动事件的二语习得： 法文母语学习者的编码问题</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arslangul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aix en Provence France</w:t>
+              <w:t xml:space="preserve">“汉语语法研究与习得——句法和语义”国际研讨会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREC, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716666v1</w:t>
+                <w:t xml:space="preserve">hal-01354954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression des procès spatiaux causatifs en chinois L2</w:t>
+                <w:t xml:space="preserve">L’expression des procès spatiaux causatifs en chinois L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arslangul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
@@ -2673,73 +2673,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLICO6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Sixième Conférence internationale de l’Association Française de Linguistique Cognitive, Langage, cognition et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble 3, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492375v1</w:t>
+                <w:t xml:space="preserve">hal-01338859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre spatialité et temporalité en L2 : contraintes typologiques dans l’acquisition</w:t>
               </w:r>
@@ -4653,51 +4653,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4880,158 +4880,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli to elicit Caused Motion Events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TAM-MOUV - Trois ensembles de recueils de données en pays tamoul (Inde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.82270/tam-mouv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856151v1</w:t>
+                <w:t xml:space="preserve">hal-05558402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stimuli to elicit Caused Motion Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet LANGACROSS2 : Utilisation de CLAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5041,105 +5112,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de mission en Inde du Sud - Soutien à la Mobilité Internationale (INSH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSH. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5207,51 +5278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="354F0716"/>
+    <w:nsid w:val="A411EA5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5438,51 +5509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2531-9643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171526732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/les-membres/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Hendriks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158rw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.2.02dem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009231v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonja Choi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01354954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer Harr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012037v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi Inane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3daa115d74f59485bc7249c1ab40dcb5f4af412;origin=https://hal.archives-ouvertes.fr/hal-03631733;visit=swh:1:snp:913acafcd2699ecc9ef1f05543532e454b11b328;anchor=swh:1:rel:d520c0e78ee4276ff8af500da81d99f8f5e4a301;path=/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d094c7944910cc8381c78f22b5902398b2229c24;origin=https://hal.archives-ouvertes.fr/hal-03631724;visit=swh:1:snp:3e1d123fd9be0c028273dd9a02f2fd7f74e41872;anchor=swh:1:rel:7b302c0a6e22adc7bff036b33ef34f02377707bd;path=/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2531-9643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171526732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/les-membres/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Hendriks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158rw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.2.02dem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009231v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonja Choi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01354954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer Harr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012037v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi Inane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3daa115d74f59485bc7249c1ab40dcb5f4af412;origin=https://hal.archives-ouvertes.fr/hal-03631733;visit=swh:1:snp:913acafcd2699ecc9ef1f05543532e454b11b328;anchor=swh:1:rel:d520c0e78ee4276ff8af500da81d99f8f5e4a301;path=/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d094c7944910cc8381c78f22b5902398b2229c24;origin=https://hal.archives-ouvertes.fr/hal-03631724;visit=swh:1:snp:3e1d123fd9be0c028273dd9a02f2fd7f74e41872;anchor=swh:1:rel:7b302c0a6e22adc7bff036b33ef34f02377707bd;path=/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82270/tam-mouv" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>