--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -940,125 +940,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765512v1</w:t>
+                <w:t xml:space="preserve">hal-03836605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de l’expression de l’espace dynamique par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1074,139 +1074,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International en Hommage à Maya Hickmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Structures Formelles du Langage; Université Paris 8 - UPL, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03831610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836605v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of elicitation method on the expression of motion in adult native speakers and L2 learners</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression des procès spatiaux causatifs en chinois L2</w:t>
+                <w:t xml:space="preserve">汉语致使运动事件的二语习得： 法文母语学习者的编码问题</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arslangul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
@@ -2349,313 +2349,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLICO6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">“汉语语法研究与习得——句法和语义”国际研讨会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREC, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492375v1</w:t>
+                <w:t xml:space="preserve">hal-01354954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does structured and practiced input neutralize L1 and L2 effects on an L3 at the initial stages of acquisition?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+                <w:t xml:space="preserve">L’expression des procès spatiaux causatifs en chinois L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arslangul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aix en Provence France</w:t>
+              <w:t xml:space="preserve">Sixième Conférence internationale de l’Association Française de Linguistique Cognitive, Langage, cognition et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble 3, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716666v1</w:t>
+                <w:t xml:space="preserve">hal-01338859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">汉语致使运动事件的二语习得： 法文母语学习者的编码问题</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Hickmann</w:t>
+                <w:t xml:space="preserve">To what extent does structured and practiced input neutralize L1 and L2 effects on an L3 at the initial stages of acquisition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“汉语语法研究与习得——句法和语义”国际研讨会</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREC, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROSLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aix en Provence France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354954v1</w:t>
+                <w:t xml:space="preserve">hal-01716666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression des procès spatiaux causatifs en chinois L2</w:t>
+                <w:t xml:space="preserve">L'expression des procès spatiaux causatifs en chinois L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arslangul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
@@ -2673,211 +2673,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence internationale de l’Association Française de Linguistique Cognitive, Langage, cognition et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble 3, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AFLICO6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338859v1</w:t>
+                <w:t xml:space="preserve">hal-01492375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre spatialité et temporalité en L2 : contraintes typologiques dans l’acquisition</w:t>
+                <w:t xml:space="preserve">Interrelationships between Time and Space in English and French discourse: implications for second language acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Expression of Temporality by L2 Learners of French and English-Acquisition of Time, Aspect &amp; Modality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3; University College Cork, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on ‘Temporality: Cross-linguistic Influences and implications for SLA’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of York, Centre for Language Learning Research Department of Education Nov 2014, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01348490v1</w:t>
+                <w:t xml:space="preserve">halshs-01782951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelationships between Time and Space in English and French discourse: implications for second language acquisition</w:t>
+                <w:t xml:space="preserve">Relation entre spatialité et temporalité en L2 : contraintes typologiques dans l’acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on ‘Temporality: Cross-linguistic Influences and implications for SLA’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of York, Centre for Language Learning Research Department of Education Nov 2014, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Expression of Temporality by L2 Learners of French and English-Acquisition of Time, Aspect &amp; Modality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3; University College Cork, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01782951v1</w:t>
+                <w:t xml:space="preserve">halshs-01348490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to express motion as a child and adult L2 learner: The effects of age and typology on L2 thinking-for-speaking</w:t>
               </w:r>
@@ -5278,51 +5278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A411EA5D"/>
+    <w:nsid w:val="D8A827FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2531-9643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171526732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/les-membres/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Hendriks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158rw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.2.02dem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009231v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonja Choi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01354954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer Harr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012037v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi Inane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3daa115d74f59485bc7249c1ab40dcb5f4af412;origin=https://hal.archives-ouvertes.fr/hal-03631733;visit=swh:1:snp:913acafcd2699ecc9ef1f05543532e454b11b328;anchor=swh:1:rel:d520c0e78ee4276ff8af500da81d99f8f5e4a301;path=/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d094c7944910cc8381c78f22b5902398b2229c24;origin=https://hal.archives-ouvertes.fr/hal-03631724;visit=swh:1:snp:3e1d123fd9be0c028273dd9a02f2fd7f74e41872;anchor=swh:1:rel:7b302c0a6e22adc7bff036b33ef34f02377707bd;path=/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82270/tam-mouv" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2531-9643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171526732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/les-membres/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Hendriks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158rw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.2.02dem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009231v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonja Choi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01354954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer Harr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012037v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi Inane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3daa115d74f59485bc7249c1ab40dcb5f4af412;origin=https://hal.archives-ouvertes.fr/hal-03631733;visit=swh:1:snp:913acafcd2699ecc9ef1f05543532e454b11b328;anchor=swh:1:rel:d520c0e78ee4276ff8af500da81d99f8f5e4a301;path=/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d094c7944910cc8381c78f22b5902398b2229c24;origin=https://hal.archives-ouvertes.fr/hal-03631724;visit=swh:1:snp:3e1d123fd9be0c028273dd9a02f2fd7f74e41872;anchor=swh:1:rel:7b302c0a6e22adc7bff036b33ef34f02377707bd;path=/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82270/tam-mouv" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>