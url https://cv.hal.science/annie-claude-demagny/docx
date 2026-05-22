--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -940,273 +940,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836605v1</w:t>
+                <w:t xml:space="preserve">hal-03765512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’expression de l’espace dynamique par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l'expression du mouvement par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International en Hommage à Maya Hickmann</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Structures Formelles du Langage; Université Paris 8 - UPL, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EuroSLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03831610v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de l’expression du mouvement par des tamoulophones apprenants du français L3</w:t>
+                <w:t xml:space="preserve">Acquisition de l’expression de l’espace dynamique par des tamoulophones apprenants du français L3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque International en Hommage à Maya Hickmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Structures Formelles du Langage; Université Paris 8 - UPL, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765512v1</w:t>
+                <w:t xml:space="preserve">halshs-03831610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of elicitation method on the expression of motion in adult native speakers and L2 learners</w:t>
               </w:r>
@@ -2287,159 +2287,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">汉语致使运动事件的二语习得： 法文母语学习者的编码问题</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Hickmann</w:t>
+                <w:t xml:space="preserve">To what extent does structured and practiced input neutralize L1 and L2 effects on an L3 at the initial stages of acquisition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekah Rast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“汉语语法研究与习得——句法和语义”国际研讨会</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREC, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROSLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Aix en Provence France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354954v1</w:t>
+                <w:t xml:space="preserve">hal-01716666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression des procès spatiaux causatifs en chinois L2</w:t>
+                <w:t xml:space="preserve">汉语致使运动事件的二语习得： 法文母语学习者的编码问题</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arslangul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
@@ -2457,181 +2457,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence internationale de l’Association Française de Linguistique Cognitive, Langage, cognition et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble 3, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">“汉语语法研究与习得——句法和语义”国际研讨会</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREC, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338859v1</w:t>
+                <w:t xml:space="preserve">hal-01354954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does structured and practiced input neutralize L1 and L2 effects on an L3 at the initial stages of acquisition?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trévisiol-Okamura</w:t>
+                <w:t xml:space="preserve">L’expression des procès spatiaux causatifs en chinois L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arslangul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriëtte Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Demagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Aix en Provence France</w:t>
+              <w:t xml:space="preserve">Sixième Conférence internationale de l’Association Française de Linguistique Cognitive, Langage, cognition et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble 3, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716666v1</w:t>
+                <w:t xml:space="preserve">hal-01338859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression des procès spatiaux causatifs en chinois L2</w:t>
               </w:r>
@@ -5278,51 +5278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8A827FD"/>
+    <w:nsid w:val="B86F3F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5509,51 +5509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2531-9643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171526732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/les-membres/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Hendriks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158rw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.2.02dem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009231v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonja Choi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01354954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer Harr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012037v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi Inane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3daa115d74f59485bc7249c1ab40dcb5f4af412;origin=https://hal.archives-ouvertes.fr/hal-03631733;visit=swh:1:snp:913acafcd2699ecc9ef1f05543532e454b11b328;anchor=swh:1:rel:d520c0e78ee4276ff8af500da81d99f8f5e4a301;path=/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d094c7944910cc8381c78f22b5902398b2229c24;origin=https://hal.archives-ouvertes.fr/hal-03631724;visit=swh:1:snp:3e1d123fd9be0c028273dd9a02f2fd7f74e41872;anchor=swh:1:rel:7b302c0a6e22adc7bff036b33ef34f02377707bd;path=/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82270/tam-mouv" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2531-9643" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171526732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfl.cnrs.fr/les-membres/annie-claude-demagny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Hendriks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Demagny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158rw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri&#235;tte Hendriks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hickmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.6.2.02dem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009231v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonja Choi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534179v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Rast" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01354954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Engemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01247655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Iakovleva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022913v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katharina Ochsenbauer Harr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012037v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi Inane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f3daa115d74f59485bc7249c1ab40dcb5f4af412;origin=https://hal.archives-ouvertes.fr/hal-03631733;visit=swh:1:snp:913acafcd2699ecc9ef1f05543532e454b11b328;anchor=swh:1:rel:d520c0e78ee4276ff8af500da81d99f8f5e4a301;path=/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d094c7944910cc8381c78f22b5902398b2229c24;origin=https://hal.archives-ouvertes.fr/hal-03631724;visit=swh:1:snp:3e1d123fd9be0c028273dd9a02f2fd7f74e41872;anchor=swh:1:rel:7b302c0a6e22adc7bff036b33ef34f02377707bd;path=/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Anastasio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364142v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82270/tam-mouv" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>