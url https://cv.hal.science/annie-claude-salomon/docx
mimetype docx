--- v0 (2026-04-06)
+++ v1 (2026-05-07)
@@ -412,51 +412,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu des journées internationales : L’analyse secondaire en recherche qualitative.</w:t>
+                <w:t xml:space="preserve">Compte-rendu des journées internationales de l’analyse secondaire en recherche qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
@@ -478,93 +478,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 90, pp.43-55</w:t>
+              <w:t xml:space="preserve">, 2006, 90, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227437v1</w:t>
+                <w:t xml:space="preserve">halshs-00170654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des journées internationales de l’analyse secondaire en recherche qualitative.</w:t>
+                <w:t xml:space="preserve">Compte rendu des journées internationales : L’analyse secondaire en recherche qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
@@ -586,69 +586,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 90, pp.43-45</w:t>
+              <w:t xml:space="preserve">, 2006, 90, pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00170654v1</w:t>
+                <w:t xml:space="preserve">hal-01227437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode et stratégie d'analyse des questions ouvertes du Panel Electoral Français</w:t>
               </w:r>
@@ -3018,51 +3018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997296v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147194v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Br&#233;chon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997296v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sainty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170707v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Girault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147194v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>