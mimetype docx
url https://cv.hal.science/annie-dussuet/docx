--- v0 (2026-03-26)
+++ v1 (2026-05-31)
@@ -100,1096 +100,1096 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Risk Prevention Facing Paradoxical Injunctions in Times of Pandemic Ethnography of a Rural Home Care Service</w:t>
+                <w:t xml:space="preserve">Gender, SSE and French public policies for ageing at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crasset</w:t>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dussuet</w:t>
+                <w:t xml:space="preserve">Louise Gasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.12483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676458v1</w:t>
+                <w:t xml:space="preserve">hal-04907809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Occupational Risk Prevention Facing Paradoxical Injunctions in Times of Pandemic Ethnography of a Rural Home Care Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, juillet, 2024 (6), pp.637-645</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (150), pp.47-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645974v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, SSE and French public policies for ageing at home</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Gasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, juillet, 2024 (6), pp.637-645</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907809v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi des « cadres du travail » dans les services de répit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La crise du recrutement dans les métiers du grand âge : défaut d’« attractivité » ou conditions d’emploi « insoutenables » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Rousseau</w:t>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.172.0023⟩</w:t>
+              <w:t xml:space="preserve"> SERVIR - Alumni de l’ENA et de l’INSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 524, pp.34-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/servir.524.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351707v1</w:t>
+                <w:t xml:space="preserve">halshs-04538319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation de service face à un « double bénéficiaire »: l’exemple du travail dans les EHPAD ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
+                <w:t xml:space="preserve">Le défi des « cadres du travail » dans les services de répit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dussuet</w:t>
+                <w:t xml:space="preserve">Louise Gasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Nirello</w:t>
+                <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
+                <w:t xml:space="preserve">Johanna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Management &amp; Avenir, 135 (2023/3), pp. 107-139. </w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (172), pp.23-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.135.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs1.172.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131643v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise du recrutement dans les métiers du grand âge : défaut d’« attractivité » ou conditions d’emploi « insoutenables » ?</w:t>
+                <w:t xml:space="preserve">La relation de service face à un « double bénéficiaire »: l’exemple du travail dans les EHPAD ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SERVIR - Alumni de l’ENA et de l’INSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 524, pp.34-36. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Management &amp; Avenir, 135 (2023/3), pp. 107-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/servir.524.0034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.135.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04538319v1</w:t>
+                <w:t xml:space="preserve">hal-04131643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des proches dans les plans d'aide de l'Apa à domicile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des outils numériques au service de… ou contre le travail et la relation d’aide ? L’ambivalence liée à l’introduction d’outils numériques dans l’aide aux personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inso.208.0100⟩</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (3), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1094212ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04122571v1</w:t>
+                <w:t xml:space="preserve">hal-03949046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner le pouvoir discrétionnaire des street-level bureaucrats . Le cas de la mise en œuvre de l’APA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les collectifs de travail dans les métiers auprès des personnes âgées : fragiles, fragilisés mais indispensables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Sonnet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.250-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04334780v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils numériques au service de… ou contre le travail et la relation d’aide ? L’ambivalence liée à l’introduction d’outils numériques dans l’aide aux personnes âgées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gouverner le pouvoir discrétionnaire des street-level bureaucrats . Le cas de la mise en œuvre de l’APA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1094212ar⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.67-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.222.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949046v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04334780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collectifs de travail dans les métiers auprès des personnes âgées : fragiles, fragilisés mais indispensables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le rôle des proches dans les plans d'aide de l'Apa à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 208 (4), pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.208.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972240v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04122571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à domicile : le développement du travail gratuit pour faire face aux objectifs inconciliables des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 106, pp.90-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1223,77 +1223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction du travail au temps « productif » dans l’aide à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Socio-économie du travail 2019 – 2, n° 6 Tant de capital, temps de travail ?, 2019 – 2 (n° 6), pp.213-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1327,64 +1327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elder care allowances in action: missed opportunities for gender transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (1-2), pp.71-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1418,64 +1418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing the French elderly care allowance for home-based care: bureaucratic work, professional cultures and gender frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Policy and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (4), pp.589-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,51 +1509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail domestique : une construction théorique féministe interrompue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (30), pp.101-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1578,77 +1578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la restriction des budgets des politiques sociales à la dégradation des conditions de travail dans le secteur médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91-92, pp.185-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1682,77 +1682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les aides à domicile sont-elles davantage rémunérées dans certains départements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.239-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1786,77 +1786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à domicile : un exemple de l'ambiguïté des relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 554, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1881,51 +1881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, frontières du travail domestique et marges du salariat. Le cas des aides à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (2), pp.123-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1959,64 +1959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un rôle ambivalent des associations dans la reconnaissance du travail salarié. L'exemple de l'aide à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (7), pp.991-1018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2041,64 +2041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conditions d'emploi et de travail déstructurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89, pp. 29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2123,64 +2123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;relation d'usage&amp;quot; : un mode associatif spécifique de production de services de care ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (4), pp.767-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2205,51 +2205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre professionnalisation et qualification, quelle reconnaissance du travail dans le monde associatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Flahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2296,51 +2296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la &amp;quot; proximité &amp;quot; aux &amp;quot; services aux personnes &amp;quot; : le &amp;quot; privé &amp;quot; comme facteur d'inégalité entre les hommes et les femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30, pp.123-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2378,51 +2378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion des ressources humaines dans l'économie sociale ? Entre bénévolat et professionnalisation, la place du travail dans les associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2473,51 +2473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entreprises sociales en quête de professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 294, pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2583,64 +2583,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aide à domicile face au COVID dans une perspective internationale (Journée d'étude COVICARE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite, Nov 2024, MSH Ange Guépin, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2665,64 +2665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la pandémie rencontre la prévention. Protéger et se protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude sur l’aide à domicile face au Covid dans une perspective internationale (projet Covicare)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DCS; MSH Ange Guépin, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2747,90 +2747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi des « cadres du travail » dans les services d’aide aux aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dussuet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Louise Gasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rabain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PROFAM, 9 juin 2022, Maison des Sciences de l’Homme Ange Guépin (Nantes).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2855,64 +2855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families in nursing homes for the elderly : a support or an obstacle to work for employees ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international worshop on the socio-economics of ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2937,64 +2937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing the Pandemic: Reorganizations oh Home-Based Care Services in France : First Reflections from Exploratory Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">After Covid ? Critical Conjunctures and Contingent Pathways of Contemporary Capitalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annual Conference of the Society for the Advancement of Socio-Economics (SASE), Jul 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3013,312 +3013,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps de travail &amp;quot;productif&amp;quot; dans l’aide à domicile : une stratégie de baisse du coût du travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la restriction des budgets des politiques sociales à la dégradation des conditions de travail dans le secteur médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Tant de capital, temps de travail ? Conflits, compromis et transactions autour du temps d’emploi"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de sociologie des organisations; Sciences po, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque "Protection sociale et vieillissement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interdisciplinaire de recherche appliquée en économie de la santé, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03591479v1</w:t>
+                <w:t xml:space="preserve">halshs-03591519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la restriction des budgets des politiques sociales à la dégradation des conditions de travail dans le secteur médico-social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dégradation des conditions de travail dans le secteur médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Protection sociale et vieillissement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interdisciplinaire de recherche appliquée en économie de la santé, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Entretiens de l'Ires "Crise et réformes au prisme de la santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches économiques et sociales, Sep 2018, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03591519v1</w:t>
+                <w:t xml:space="preserve">halshs-03591534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des conditions de travail dans le secteur médico-social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le temps de travail &amp;quot;productif&amp;quot; dans l’aide à domicile : une stratégie de baisse du coût du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens de l'Ires "Crise et réformes au prisme de la santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherches économiques et sociales, Sep 2018, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">Colloque "Tant de capital, temps de travail ? Conflits, compromis et transactions autour du temps d’emploi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de sociologie des organisations; Sciences po, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03591534v1</w:t>
+                <w:t xml:space="preserve">halshs-03591479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe des travailleuses du care existe-il ? Politiques du Care et mise au travail dans l'aide à domicile en France à l'épreuve des divisions sociales.</w:t>
               </w:r>
@@ -3330,51 +3330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " Migrations, Travail et Care "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3399,51 +3399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles régulations pour le travail des intervenantes à domicile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3500,77 +3500,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à domicile, un métier en souffrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éd. de l'Atelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 151 p., 2023, 978-2-7082-5399-5</w:t>
             </w:r>
           </w:p>
@@ -3724,51 +3724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'égalité femmes-hommes au travail. Des obstacles... aux politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3825,51 +3825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Denefle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3932,90 +3932,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de travail et professions dans le médico-social : la fin du care ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henckes, Nicolas; Winance, Myriam; Sopadzhiyan, Alis; Desjeux, Cyril; Bertrand, Louis; Rapegno, Noémie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interroger le médico-social : regards des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4057,90 +4057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers du vieillissement, essentiels et pourtant insoutenables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que sait-on du travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4182,77 +4182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiateurs numériques dans le travail féminin d'aide aux personnes âgées et reproduction des inégalités de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dussuet Annie; Boivineau Pauline (Collaboratrice). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l'égalité femmes-hommes au travail : des obstacles.. aux politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4294,51 +4294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appel à la gestion : une solution à l'invisibilité du travail des aides à domicile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4363,51 +4363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working within associations: A specific access to public space for women?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Flahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4445,51 +4445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care policies for older people and female labour market integration in the city of Nantes: the French puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bigoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4553,51 +4553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des emplois soutenables dans les associations ? la part du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Flahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4635,51 +4635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiffrage de l'emploi dans les organisations de l'économie sociale en France : une analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Flahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4743,51 +4743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions professionnelles dans le monde associatif et l'animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 41-51, 2010, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4844,90 +4844,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers du vieillissement, essentiels et pourtant insoutenables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4945,64 +4945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aides à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5046,51 +5046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Doniol-Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5108,51 +5108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion des ressources humaines dans l'économie sociale ? Entre bénévolat et professionnalisation, la place du travail dans les associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5228,90 +5228,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final de recherche COVICARE- Perspectives comparées des effets du COVID-19 sur les politiques et les professionnels du care auprès des personnes âgées en perte d’autonomie à domicile COVICARE - 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5515,51 +5515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gast&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12483" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351707v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rabain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.172.0023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04131643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.135.0107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.524.0034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.208.0100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.222.0067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094212ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03972240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00114-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03044489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14494035.2019.1626113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.091.0185" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.172.0239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.017.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Flahault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022021ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03636729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/358-aide-a-domicile-un-metier-en-souffrance-sortir-de-l-impasse-9782708253995.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100782310" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8538/vers-l-egalite-femmes-hommes-au-travail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bigoteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chaudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine P&#233;ribois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777036v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gast&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crasset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.524.0034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rabain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.172.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04131643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.135.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094212ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03972240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.222.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.208.0100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10053-9.p.0213" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00114-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03044489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14494035.2019.1626113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.091.0185" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.172.0239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.017.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Flahault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3091" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022021ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03636729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Doniol-Shaw" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/358-aide-a-domicile-un-metier-en-souffrance-sortir-de-l-impasse-9782708253995.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/interroger-medico-social-regards-sciences-sociales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100782310" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8538/vers-l-egalite-femmes-hommes-au-travail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bigoteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chaudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine P&#233;ribois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777036v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04416642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>