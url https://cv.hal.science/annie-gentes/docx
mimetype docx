--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -622,5158 +622,5379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to frame the un-known? The odd alliance of design and “fundamental physics” in a design school</w:t>
+                <w:t xml:space="preserve">Design and Interdisciplinarity: analysis of a use case of “fundamental physics” in a design school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Renon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Technology Education: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24377/DTEIJ.article1572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174081v1</w:t>
+                <w:t xml:space="preserve">hal-05584248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking through tools and situations: investigating how writing tools reconfigure meaning in contemporary artistic practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to frame the un-known? The odd alliance of design and “fundamental physics” in a design school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Renon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Business Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design and Technology Education: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/SBR-01-2013-0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132979v1</w:t>
+                <w:t xml:space="preserve">hal-02174081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communications et stratégies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking through tools and situations: investigating how writing tools reconfigure meaning in contemporary artistic practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">new challenges for the video game industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue: Art, Aesthetics and Organizations, 8 (3), pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-01-2013-0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270037v1</w:t>
+                <w:t xml:space="preserve">hal-01132979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing empathy: the role of a “control room” in an e‐learning environment</w:t>
+                <w:t xml:space="preserve">Communications et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Cambone</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">new challenges for the video game industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73, pp.81-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938989v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place' and 'Non-Place': A Model for the Strategic Design of Place-Centered Services</w:t>
+                <w:t xml:space="preserve">Designing empathy: the role of a “control room” in an e‐learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gaste</w:t>
+                <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BellLabs Technological Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.31 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17415651311326437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865259v1</w:t>
+                <w:t xml:space="preserve">hal-01938989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux médias au musée : Le visiteur équipé</w:t>
+                <w:t xml:space="preserve">Place' and 'Non-Place': A Model for the Strategic Design of Place-Centered Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Jutant</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BellLabs Technological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp.21-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/pumus.2012.1648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02006000v1</w:t>
+                <w:t xml:space="preserve">hal-00865259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux médias aux musées. Le visiteur équipé</w:t>
+                <w:t xml:space="preserve">Nouveaux médias au musée : Le visiteur équipé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.67-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/pumus.2012.1648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270100v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Game Mechanics of Pervasive Applications: Visiting the Uncanny</w:t>
+                <w:t xml:space="preserve">Nouveaux médias aux musées. Le visiteur équipé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Review of Hypermedia and Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture et Musée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.67-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pumus.2012.1648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865272v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation technique et création : l'implication des utilisateurs dans l'invention des médias</w:t>
+                <w:t xml:space="preserve">The Game Mechanics of Pervasive Applications: Visiting the Uncanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 168, pp.91-117</w:t>
+              <w:t xml:space="preserve">New Review of Hypermedia and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.91-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270056v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et recherche technique</w:t>
+                <w:t xml:space="preserve">Expérimentation technique et création : l’implication des utilisateurs dans l’invention des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (168), pp.91-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150011012087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870198v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation technique et création : l’implication des utilisateurs dans l’invention des médias</w:t>
+                <w:t xml:space="preserve">Expérimentation technique et création : l'implication des utilisateurs dans l'invention des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (168), pp.91-117. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 168, pp.91-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005963v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaming on the Move: Urban Experience as a New Paradigm for Mobile Pervasive Game Design</w:t>
+                <w:t xml:space="preserve">Traduction et recherche technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Demeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Multimedia Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (1), pp.43-55</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865313v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la traduction comme médiation et création interlinguistique des interactions humaines</w:t>
+                <w:t xml:space="preserve">Gaming on the Move: Urban Experience as a New Paradigm for Mobile Pervasive Game Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Demeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (1), pp.3-26</w:t>
+              <w:t xml:space="preserve">Springer Multimedia Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865314v1</w:t>
+                <w:t xml:space="preserve">hal-00865313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive gaming: testing future context aware applications</w:t>
+                <w:t xml:space="preserve">De la traduction comme médiation et création interlinguistique des interactions humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 73, pp.81-104</w:t>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.3-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870258v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visiteur ou joueur ? Les multiples facettes de la technologie RFID</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pervasive gaming: testing future context aware applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 125, pp.12-20</w:t>
+              <w:t xml:space="preserve">Communications &amp; stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.81-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870200v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design et médiation créative dans les technologies de l'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visiteur ou joueur ? Les multiples facettes de la technologie RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50, pp.83-89</w:t>
+              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125, pp.12-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870261v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art sur le Web : citation, échantillon et jeu</w:t>
+                <w:t xml:space="preserve">Design et médiation créative dans les technologies de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.23-34</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50, pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870268v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art sur le Web : citation, échantillon et jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.23-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intime à l'épreuve du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 152, pp.89-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Design and Information and Communication Sciences: What Possible Convergences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition(s) - XXIV congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que le bon design ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Openness, graphic design and visual practices of science: exploration to promote innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ferretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mercredi BAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IASDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, MANCHESTER, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901989v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openness, graphic design and visual practices of science: exploration to promote innovation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'est-ce que le bon design ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, MANCHESTER, United Kingdom</w:t>
+              <w:t xml:space="preserve">mercredi BAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901900v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La « conception ancrée » comme mode d’articulation de l’imaginaire et du monde contemporain : des “personas” aux “organas”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés de la SFSIC - Création, Créativité et Médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Class, School and Visual Impairments: Reflections from the field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
+                <w:t xml:space="preserve">From ANT to Material agency: a design and science research workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L Renon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Montbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bobroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Design for Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM Sigchi, Jun 2017, Stanford, United States</w:t>
+              <w:t xml:space="preserve">IASDR 2017 Re-research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, CINCINNATI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592248v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ANT to Material agency: a design and science research workshop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. de Montbron</w:t>
+                <w:t xml:space="preserve">Social Class, School and Visual Impairments: Reflections from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bobroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASDR 2017 Re-research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, CINCINNATI, United States</w:t>
+              <w:t xml:space="preserve">Interaction Design for Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Sigchi, Jun 2017, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174075v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Truillet</w:t>
+                <w:t xml:space="preserve">From ANT to Material Agency : a Design and Science Research Worshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Renon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien de Montbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RE : RESEARCH, IASDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cincinnati, Oct 2017, Cincinnati, United States. https://scholar.uc.edu/concern/articles/7s75dc36z?locale=es, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7945/C2C97J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279207v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Interdisciplinarity: the improbable introduction of &amp;quot; fundamental physics &amp;quot; in a design school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DRS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Design research society, Jun 2016, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496867v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les besoins des enfants en situation de déficience visuelle : état de l'art et étude de terrain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Interdisciplinarity: the improbable introduction of &amp;quot; fundamental physics &amp;quot; in a design school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Renon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DRS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Design research society, Jun 2016, Brighton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218634v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mood boards as a tool for the “in-discipline” of design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier les besoins des enfants en situation de déficience visuelle : état de l'art et étude de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASDR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246049v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mood boards as a tool for the &amp;quot; in-discipline &amp;quot; of design</w:t>
+                <w:t xml:space="preserve">Mood boards as a tool for the “in-discipline” of design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émeline Brulé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASDR Interplay 2015</w:t>
+              <w:t xml:space="preserve">IASDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238257v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design in research. Re-thinking design contribution to science</w:t>
+                <w:t xml:space="preserve">Mood boards as a tool for the &amp;quot; in-discipline &amp;quot; of design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">table ronde Design et recherche - Futur en Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">IASDR Interplay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065914v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhetoric of Design for Debate: triggering conversation with an &amp;quot; uncanny enough &amp;quot; artefact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Mollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design’s Big Debates: Pushing the Boundaries of Design Research- DRS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Design Research Society, Jun 2014, Umeå, Sweden. pp.1049-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01270043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie et recherche en TIC : contribution des sciences de l'information et de la communication</w:t>
+                <w:t xml:space="preserve">Design in research. Re-thinking design contribution to science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulon, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">table ronde Design et recherche - Futur en Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065945v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing empathy: the Role of a &amp;quot;Control-Room&amp;quot; in an E-learning environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poésie et recherche en TIC : contribution des sciences de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference e-Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association For Development of the Information Society, Jul 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">XIX Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulon, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944357v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a anyone out there? How to involve the user in the invention of IT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, meaning making and constructive fixation: conceptualizing semiotic conditions to the process of designing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mivielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talks on Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Mountain View, United States</w:t>
+              <w:t xml:space="preserve">IASDR Conference: Consilience and Innovation in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.3509-3519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286542v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, meaning making and constructive fixation: conceptualizing semiotic conditions to the process of designing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is there a anyone out there? How to involve the user in the invention of IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mivielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASDR Conference: Consilience and Innovation in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.3509-3519</w:t>
+              <w:t xml:space="preserve">Talks on Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Mountain View, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133769v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Rhetoric to Poetics in IT Invention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing empathy: the Role of a &amp;quot;Control-Room&amp;quot; in an E-learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERACT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.267-279</w:t>
+              <w:t xml:space="preserve">IADIS International Conference e-Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association For Development of the Information Society, Jul 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865078v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Rhetoric to Poetics in IT Invention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERACT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.267-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504889v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The three paradigms of IT design: function, aesthetics, literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Dialogues - London School of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CO-SI Card method: how to refine and validate concepts through a scenario generator framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mivielle</w:t>
+                <w:t xml:space="preserve">Beyond Rhetoric to Poetics in IT Invention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Mauduit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Gentes</w:t>
+                <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASDR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.267-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865252v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contradictory semiotic analysis: to bridge literacies and activities in Design practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Tokyo, Japon. pp.3999-4007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual empathy: designing for togetherness in the context of e-learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Cambone</w:t>
+                <w:t xml:space="preserve">The CO-SI Card method: how to refine and validate concepts through a scenario generator framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mivielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Generation Learning (NGL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">IASDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.4477-4488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288356v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual empathy: designing for togertherness in the context of e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next generation learning conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« How to create a new media? From the artefact to the program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual empathy: designing for togetherness in the context of e-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peace Innovation workshop - Stanford University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Palo Alto, United States</w:t>
+              <w:t xml:space="preserve">Next Generation Learning (NGL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288357v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Interpretation, Making Sense of a Constellation of Texts</w:t>
+                <w:t xml:space="preserve">« How to create a new media? From the artefact to the program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Bejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG Design Theory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Peace Innovation workshop - Stanford University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Palo Alto, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411944v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building (on) possible worlds: meaning making, interpretation and organizational processes in design projects</w:t>
+                <w:t xml:space="preserve">Designing Interpretation, Making Sense of a Constellation of Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Béjean</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">SIG Design Theory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133792v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de serious game : la question de la convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building (on) possible worlds: meaning making, interpretation and organizational processes in design projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jutant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Gentes</w:t>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études sur le Serious Game - MSH Paris Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870203v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making sense of constellations of objects: a case study of computer-aided writing practices in theatrical staging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design de serious game : la question de la convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASDR Conference: Diversity and Unity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée d’études sur le Serious Game - MSH Paris Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133795v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFID-based distributed shared memory for pervasive games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making sense of constellations of objects: a case study of computer-aided writing practices in theatrical staging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Béjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiCASE 2009 : 1st Annual International Conference on Mobile Computing, Applications, and Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IASDR Conference: Diversity and Unity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356675v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing mobility : pervasiveness as the enchanting tool of mobility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RFID-based distributed shared memory for pervasive games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Simatic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOBICASE 2009 : Workshop on Innovative Mobile User Interactivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MobiCASE 2009 : 1st Annual International Conference on Mobile Computing, Applications, and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Diego, Ca, United States. pp.360 - 363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12607-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12607-9_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356681v1</w:t>
+                <w:t xml:space="preserve">hal-01356675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFID technology : fostering human interactions</w:t>
+                <w:t xml:space="preserve">Designing mobility : pervasiveness as the enchanting tool of mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Guyot-Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simatic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GET 2009 : IADIS International Conference Game and Entertainment Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MOBICASE 2009 : Workshop on Innovative Mobile User Interactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Diego, California, United States. pp.401 - 409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12607-9_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367817v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug: Secrets of the Museum&amp;quot;: A pervasive game taking place in a museum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Aunis</w:t>
+                <w:t xml:space="preserve">PLUG: &amp;quot;Secrets of the Museum&amp;quot;: a Pervasive Game Taking Place in a Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973172v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLUG: &amp;quot;Secrets of the Museum&amp;quot;: a Pervasive Game Taking Place in a Museum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Simatic</w:t>
+                <w:t xml:space="preserve">Plug: Secrets of the Museum&amp;quot;: A pervasive game taking place in a museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.67-74</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865318v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing mobility: pervasiveness as the enchanting tool of mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">RFID technology : fostering human interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Guyot-Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simatic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st international ICST Workshop on Innovative Mobile User Interactivity (IMUI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San Diego, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">GET 2009 : IADIS International Conference Game and Entertainment Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Carvoeiro, Algarve, Portugal. pp.67 - 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126197v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFID technology: Fostering human interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing mobility: pervasiveness as the enchanting tool of mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Simatic</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference Game and Entertainment Technologies 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Algarve, Portugal. pp.67-74</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st international ICST Workshop on Innovative Mobile User Interactivity (IMUI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San Diego, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865367v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug : Secrets of the Museum' : a pervasive game taking place in a museum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">RFID technology: Fostering human interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simatic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2009 : 8th International Conference on Entertainment Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IADIS International Conference Game and Entertainment Technologies 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Algarve, Portugal. pp.67-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360947v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das Unheimliche&amp;quot; of Ubiquitous Games for Museum Visitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plug : Secrets of the Museum' : a pervasive game taking place in a museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Aunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Astic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Guyot-Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMEBR''08 When Media Environment Become Real. Universit? de Berne. Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEC 2009 : 8th International Conference on Entertainment Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.302 - 302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04052-8_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125676v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Das Unheimliche&amp;quot; of Ubiquitous Games for Museum Visitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WMEBR''08 When Media Environment Become Real. Universit? de Berne. Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multimodal human machine interaction in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech and Face to Face Communication 2008 : A workshop/Summer school dedicated to the memory of Christian Benoît</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5783,434 +6004,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aventure épistémologique contemporaine. Rencontres autour des travaux d’Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Chrysos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Kimé. , 2019, 978-2-84174-917-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aventure épistémologique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Chrysos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Kimé, 2019, 978-2-84174-917-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01999500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aventure épistémologique contemporaine Rencontres autour des travaux d'Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Chrysos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The In-discipline of Design. Bridging the Gap between Engineering and the Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer verlag. , 2017, 978-3-319-65984-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Malbreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hudrisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00126719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6220,1166 +6441,1166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Design prend-il soin du futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique et design : Pour un climat de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2024, 978-2-13-083830-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création épistémologique : rencontres autour des travaux d’Anne-Françoise Schmid. Introduction générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">CONCLUSION : L’aventure épistémologique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Chrysos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Perez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Chrysos, P. et Gentès A. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrysos, P. et Gentès, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aventure épistémologique contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Kimé, pp.21-25, 2019, 978-2-84174-917-1</w:t>
+              <w:t xml:space="preserve">, Éditions Kimé, pp.345-349, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01999975v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02000012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCLUSION : L’aventure épistémologique contemporaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">La création épistémologique : rencontres autour des travaux d’Anne-Françoise Schmid. Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Chrysos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chrysos, P. et Gentès, A. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrysos, P. et Gentès A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aventure épistémologique contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Kimé, pp.345-349, 2019</w:t>
+              <w:t xml:space="preserve">, Éditions Kimé, pp.21-25, 2019, 978-2-84174-917-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02000012v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01999975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invention technique et &amp;quot; objet intégratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aventure épistémologique contemporaine. Rencontre autour des travaux d’Anne-Françoise Schmid,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Mollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DAVID BIHANIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empowering Users through Design. Interdisciplinary Studies and Combined Approaches for Technological Products and Services. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, pp.79-101, 2015, 978-3-319-13017-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13018-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science fiction ? Scénarios narratifs et visuels dans les projets d'ingénierie des TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Studies, les nouveaux paradigmes du visuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses du Réel, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alternatives aux réseaux sociaux : l'architecture distribuée et le design de média</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux sociaux. Culture politique et ingénierie des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2012, 978-2-916571-35-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alternatives aux réseaux sociaux : larchitecture distribuée et le design de média</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Steigler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures, politiques et ingénieries des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FYP EDITIONS, pp.83-106, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of Emotions: How the Digital is Making us More Emotional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion-oriented Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'interaction émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Pelachaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'interaction émotionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.371-394, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal human machine interactions in virtual and augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Signals : Cognitive and Algorithmic Issues : COST Action 2102 and euCognition International School Vietri sul Mare, Italy, April 21-26, 2008 Revised Selected and Invited Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5398, Springer-Verlag, pp.1 - 23, 2009, Lecture Notes in Computer Science, 978-3-642-00524-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00525-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design de nos existences à l'époque de l'innovation ascendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Stiegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le design de nos existences à l'époque de l'innovation ascendante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mille et une nuits, Fayard, pp.287-291, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Life, une mise en jeu des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les petits matins, pp.111-121, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7389,358 +7610,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque Nationale de France, 32 étudiants de master Design, 4 professeurs en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] iPParis -BNF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02174190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque nationale de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Bibliothèque nationale de France (Paris); Télécom ParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les enjeux des dispositifs numériques pour l'exposition Monet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Télécom ParisTech. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7887,51 +8108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;mon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Peneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Reunkrilerk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-01-2013-0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17415651311326437" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2012.1648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011012087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901989v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferretti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaillat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lejeune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Renon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Montbron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobroff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820630" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Brul&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01065914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mollon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01065945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mivielle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Selker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_17" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865252v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mauduit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865237v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bejean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133795v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12607-9_24" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12607-9_28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973172v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simatic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aunis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Aunis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_44" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174098v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999975v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13018-7_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400995v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865323v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472794v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KP12800P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870264v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;mon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Peneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Reunkrilerk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24377/DTEIJ.article1572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-01-2013-0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17415651311326437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2012.1648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011012087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaillat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferretti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lejeune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Renon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Montbron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobroff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Montbron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7945/C2C97J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820630" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Brul&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mollon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01065914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01065945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mivielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Selker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mauduit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944366v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bejean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12607-9_24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12607-9_28" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simatic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aunis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Aunis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_44" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999975v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13018-7_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KP12800P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870264v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870266v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>