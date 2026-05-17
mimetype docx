--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1509,342 +1509,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation technique et création : l'implication des utilisateurs dans l'invention des médias</w:t>
+                <w:t xml:space="preserve">Traduction et recherche technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 168, pp.91-117</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270056v1</w:t>
+                <w:t xml:space="preserve">hal-00870198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et recherche technique</w:t>
+                <w:t xml:space="preserve">Expérimentation technique et création : l'implication des utilisateurs dans l'invention des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 124, pp.23</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168, pp.91-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870198v1</w:t>
+                <w:t xml:space="preserve">hal-01270056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaming on the Move: Urban Experience as a New Paradigm for Mobile Pervasive Game Design</w:t>
+                <w:t xml:space="preserve">De la traduction comme médiation et création interlinguistique des interactions humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Demeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Multimedia Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (1), pp.43-55</w:t>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.3-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865313v1</w:t>
+                <w:t xml:space="preserve">hal-00865314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la traduction comme médiation et création interlinguistique des interactions humaines</w:t>
+                <w:t xml:space="preserve">Gaming on the Move: Urban Experience as a New Paradigm for Mobile Pervasive Game Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Demeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (1), pp.3-26</w:t>
+              <w:t xml:space="preserve">Springer Multimedia Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865314v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive gaming: testing future context aware applications</w:t>
               </w:r>
@@ -1925,51 +1925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiteur ou joueur ? Les multiples facettes de la technologie RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3402,178 +3402,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhetoric of Design for Debate: triggering conversation with an &amp;quot; uncanny enough &amp;quot; artefact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design in research. Re-thinking design contribution to science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design’s Big Debates: Pushing the Boundaries of Design Research- DRS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Design Research Society, Jun 2014, Umeå, Sweden. pp.1049-1061</w:t>
+              <w:t xml:space="preserve">table ronde Design et recherche - Futur en Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01270043v1</w:t>
+                <w:t xml:space="preserve">hal-01065914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design in research. Re-thinking design contribution to science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rhetoric of Design for Debate: triggering conversation with an &amp;quot; uncanny enough &amp;quot; artefact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">table ronde Design et recherche - Futur en Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Design’s Big Debates: Pushing the Boundaries of Design Research- DRS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Design Research Society, Jun 2014, Umeå, Sweden. pp.1049-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065914v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et recherche en TIC : contribution des sciences de l'information et de la communication</w:t>
               </w:r>
@@ -3963,187 +3963,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three paradigms of IT design: function, aesthetics, literacy</w:t>
+                <w:t xml:space="preserve">Beyond Rhetoric to Poetics in IT Invention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Dialogues - London School of Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.267-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286545v1</w:t>
+                <w:t xml:space="preserve">hal-01504889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Rhetoric to Poetics in IT Invention</w:t>
+                <w:t xml:space="preserve">The three paradigms of IT design: function, aesthetics, literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ted Selker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Dialogues - London School of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40477-1_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01504889v1</w:t>
+                <w:t xml:space="preserve">hal-02286545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contradictory semiotic analysis: to bridge literacies and activities in Design practice</w:t>
               </w:r>
@@ -5069,368 +5069,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLUG: &amp;quot;Secrets of the Museum&amp;quot;: a Pervasive Game Taking Place in a Museum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RFID technology : fostering human interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Guyot-Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simatic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.67-74</w:t>
+              <w:t xml:space="preserve">GET 2009 : IADIS International Conference Game and Entertainment Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Carvoeiro, Algarve, Portugal. pp.67 - 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865318v1</w:t>
+                <w:t xml:space="preserve">hal-01367817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug: Secrets of the Museum&amp;quot;: A pervasive game taking place in a museum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Aunis</w:t>
+                <w:t xml:space="preserve">PLUG: &amp;quot;Secrets of the Museum&amp;quot;: a Pervasive Game Taking Place in a Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973172v1</w:t>
+                <w:t xml:space="preserve">hal-00865318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFID technology : fostering human interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plug: Secrets of the Museum&amp;quot;: A pervasive game taking place in a museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Aunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GET 2009 : IADIS International Conference Game and Entertainment Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Carvoeiro, Algarve, Portugal. pp.67 - 74</w:t>
+              <w:t xml:space="preserve">ICEC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367817v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing mobility: pervasiveness as the enchanting tool of mobility</w:t>
               </w:r>
@@ -5537,51 +5537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFID technology: Fostering human interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot-Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,64 +5645,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plug : Secrets of the Museum' : a pervasive game taking place in a museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Aunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5711,290 +5711,290 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Guyot-Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2009 : 8th International Conference on Entertainment Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.302 - 302, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04052-8_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Unheimliche&amp;quot; of Ubiquitous Games for Museum Visitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gressier-Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMEBR''08 When Media Environment Become Real. Universit? de Berne. Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal human machine interaction in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bernard</w:t>
+                <w:t xml:space="preserve">Gérard Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Gentes</w:t>
+                <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech and Face to Face Communication 2008 : A workshop/Summer school dedicated to the memory of Christian Benoît</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6004,434 +6004,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aventure épistémologique contemporaine. Rencontres autour des travaux d’Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Chrysos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Kimé. , 2019, 978-2-84174-917-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aventure épistémologique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Chrysos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Kimé, 2019, 978-2-84174-917-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01999500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aventure épistémologique contemporaine Rencontres autour des travaux d'Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Chrysos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01998855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The In-discipline of Design. Bridging the Gap between Engineering and the Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer verlag. , 2017, 978-3-319-65984-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chapelain</w:t>
+                <w:t xml:space="preserve">Jean Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Clément</w:t>
+                <w:t xml:space="preserve">Xavier Malbreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Malbreil</w:t>
+                <w:t xml:space="preserve">Jean-Max Noyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Max Noyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri Hudrisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00126719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6441,1166 +6441,1166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Design prend-il soin du futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique et design : Pour un climat de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2024, 978-2-13-083830-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCLUSION : L’aventure épistémologique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Chrysos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mambrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrysos, P. et Gentès, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aventure épistémologique contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Kimé, pp.345-349, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02000012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création épistémologique : rencontres autour des travaux d’Anne-Françoise Schmid. Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Chrysos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrysos, P. et Gentès A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aventure épistémologique contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Kimé, pp.21-25, 2019, 978-2-84174-917-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01999975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invention technique et &amp;quot; objet intégratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aventure épistémologique contemporaine. Rencontre autour des travaux d’Anne-Françoise Schmid,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Mollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DAVID BIHANIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empowering Users through Design. Interdisciplinary Studies and Combined Approaches for Technological Products and Services. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPRINGER, pp.79-101, 2015, 978-3-319-13017-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13018-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science fiction ? Scénarios narratifs et visuels dans les projets d'ingénierie des TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Studies, les nouveaux paradigmes du visuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses du Réel, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alternatives aux réseaux sociaux : l'architecture distribuée et le design de média</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux sociaux. Culture politique et ingénierie des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2012, 978-2-916571-35-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alternatives aux réseaux sociaux : larchitecture distribuée et le design de média</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Steigler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures, politiques et ingénieries des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FYP EDITIONS, pp.83-106, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of Emotions: How the Digital is Making us More Emotional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion-oriented Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'interaction émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Pelachaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'interaction émotionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.371-394, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal human machine interactions in virtual and augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chollet</w:t>
+                <w:t xml:space="preserve">Patrick Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Signals : Cognitive and Algorithmic Issues : COST Action 2102 and euCognition International School Vietri sul Mare, Italy, April 21-26, 2008 Revised Selected and Invited Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5398, Springer-Verlag, pp.1 - 23, 2009, Lecture Notes in Computer Science, 978-3-642-00524-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00525-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00525-1_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design de nos existences à l'époque de l'innovation ascendante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Stiegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le design de nos existences à l'époque de l'innovation ascendante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mille et une nuits, Fayard, pp.287-291, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Life, une mise en jeu des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les petits matins, pp.111-121, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7610,261 +7610,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque Nationale de France, 32 étudiants de master Design, 4 professeurs en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Garron</w:t>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] iPParis -BNF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02174190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une semaine d’observation à la Bibliothèque nationale de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Safin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Bibliothèque nationale de France (Paris); Télécom ParisTech. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les enjeux des dispositifs numériques pour l'exposition Monet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7903,65 +7903,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Télécom ParisTech. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8108,51 +8108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;mon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Peneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Reunkrilerk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24377/DTEIJ.article1572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-01-2013-0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17415651311326437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2012.1648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011012087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaillat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferretti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lejeune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Renon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Montbron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobroff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Montbron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7945/C2C97J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820630" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Brul&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mollon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01065914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01065945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mivielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Selker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_17" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mauduit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944366v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bejean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12607-9_24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12607-9_28" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simatic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aunis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Aunis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_44" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000012v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999975v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13018-7_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472794v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KP12800P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870264v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870266v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04172610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;mon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessi&#232;res" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.017.0082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539325v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.4427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Peneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Reunkrilerk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/RIN.1.1-n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823248v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mti2030036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Renon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24377/DTEIJ.article1572" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-01-2013-0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17415651311326437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pumus.2012.1648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011012087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chaillat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferretti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lejeune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Renon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Montbron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobroff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Montbron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7945/C2C97J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820630" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Brul&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01065914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mollon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01065945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mivielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286542v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944357v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Selker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01504889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40477-1_17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Mauduit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944366v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bejean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simatic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12607-9_24" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot-Mbodji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12607-9_28" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367817v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simatic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Aunis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Guyot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_44" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gressier-Soudan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Chrysos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01998855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174098v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13018-7_5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00865323v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Esposito" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Karam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00525-1_1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KP12800P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00870266v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174190v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910087v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>