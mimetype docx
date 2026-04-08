--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -2153,428 +2153,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic conformance issues in passive optical networks: challenges and solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. T. Ngo</w:t>
+                <w:t xml:space="preserve">A novel approach for anomaly detection over high-speed networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (2), pp.260-280. </w:t>
+              <w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.49 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2009.022335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-85555-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848237v1</w:t>
+                <w:t xml:space="preserve">hal-02282371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for anomaly detection over high-speed networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Traffic conformance issues in passive optical networks: challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.260-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2009.022335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-85555-4_4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02282371v1</w:t>
+                <w:t xml:space="preserve">hal-01848237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priority-based multiservice dynamic bandwidth allocation for Ethernet passive optical networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. T. Ngo</w:t>
+                <w:t xml:space="preserve">Traffic conformance issues in passive optical networks: challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Thanh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04576-9_13⟩</w:t>
+              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.260-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2009.022335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848236v1</w:t>
+                <w:t xml:space="preserve">hal-02161302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic conformance issues in passive optical networks: challenges and solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Thanh Ngo</w:t>
+                <w:t xml:space="preserve">A priority-based multiservice dynamic bandwidth allocation for Ethernet passive optical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2009.022335⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Volume 5464, pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04576-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161302v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services réseau et méthodes d'ingénierie de trafic pour supporter des applications sur le réseau expérimental gigabit VTHD</w:t>
               </w:r>
@@ -3126,295 +3126,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling packet insertion on a WSADM ring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable Deterministic Scheduling for WDM Slot Switching Xhaul with Zero-Jitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Zami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Optical Network Design and Modeling (ONDM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396111⟩</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Optical Network Design and Modeling (ONDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dublin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847654v1</w:t>
+                <w:t xml:space="preserve">hal-01847657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Deterministic Scheduling for WDM Slot Switching Xhaul with Zero-Jitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling packet insertion on a WSADM ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Optical Network Design and Modeling (ONDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dublin, France. </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Optical Network Design and Modeling (ONDM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847657v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness Measurement Procedure for the Evaluation of Congestion Control Algorithms</w:t>
               </w:r>
@@ -3524,1620 +3524,1620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term CAPEX Evolution for Slotted Optical Packet Switching in a Metropolitan Network</w:t>
+                <w:t xml:space="preserve">Carrier-Grade Performance Evaluation in Reliable Metro Networks Based on Optical Packet Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiro Tsuritani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2017 : 21th International Conference on Optical Network Design and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ONDM.2017.7958530⟩</w:t>
+              <w:t xml:space="preserve">ICNC 2017 : International Conference on Computing, Networking and Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. pp.70 - 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532047v1</w:t>
+                <w:t xml:space="preserve">hal-01574147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier-Grade Performance Evaluation in Reliable Metro Networks Based on Optical Packet Switching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Popescu</w:t>
+                <w:t xml:space="preserve">Implementation of LTE/WiFi Link Aggregation with Very Tight Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takehiro Tsuritani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC 2017 : International Conference on Computing, Networking and Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876104⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2017 : IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574147v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Dynamic Adaptive Placement of Virtual Network Functions under ONAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International NFV-SDN'17-O4SDI - Workshop on Orchestration for Software-Defined Infrastructures)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Berlin, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NFV-SDN.2017.8169880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of LTE/WiFi Link Aggregation with Very Tight Coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Long-Term CAPEX Evolution for Slotted Optical Packet Switching in a Metropolitan Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2017 : IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">ONDM 2017 : 21th International Conference on Optical Network Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Budapest, Hungary. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ONDM.2017.7958530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759017v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of LTE-WiFi very tight coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Very Tight Coupling between LTE and WiFi: a Practical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2016 : IEEE 13th Consumer Communications &amp; Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308344v1</w:t>
+                <w:t xml:space="preserve">hal-01306438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Tight Coupling between LTE and WiFi: a Practical Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of LTE-WiFi very tight coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2016 : IEEE 13th Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las Vegas, États-Unis. pp.206 - 211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306438v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and Spectrum Aggregation Network for Heterogeneous Metropolitan Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyuan Cao</w:t>
+                <w:t xml:space="preserve">TCP performance for practical implementation of very tight coupling between LTE and WiFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2016 : European Conference and Exhibition on Optical Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2016 Fall : 85th IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7881248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424664v1</w:t>
+                <w:t xml:space="preserve">hal-01507707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCP performance for practical implementation of very tight coupling between LTE and WiFi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Time and Spectrum Aggregation Network for Heterogeneous Metropolitan Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyuan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiro Tsuritani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2016 Fall : 85th IEEE Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOC 2016 : European Conference and Exhibition on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dusseldorf, Germany. pp.400 - 402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507707v1</w:t>
+                <w:t xml:space="preserve">hal-01424664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of NEMO augmented with MPTCP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">TWIN as a Future-Proof Optical Transport Technology for Next Generation Metro Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyuan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiro Tsuritani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTMS 2016 : International Conference on New Technologies, Mobility and Security </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2016.7792468⟩</w:t>
+              <w:t xml:space="preserve">HPSR 2016 : IEEE 17th International Conference on High Performance Switching and Routing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. pp.87 - 92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPSR.2016.7525644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510740v1</w:t>
+                <w:t xml:space="preserve">hal-01377040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIN as a Future-Proof Optical Transport Technology for Next Generation Metro Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Popescu</w:t>
+                <w:t xml:space="preserve">Performance Analysis of NEMO augmented with MPTCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratibha Mitharwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPSR 2016 : IEEE 17th International Conference on High Performance Switching and Routing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. pp.87 - 92, </w:t>
+              <w:t xml:space="preserve">NTMS 2016 : International Conference on New Technologies, Mobility and Security </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPSR.2016.7525644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2016.7792468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377040v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status Reporting versus Non Status Reporting Dynamic Bandwidth Allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moufida Rebiha Feknous</w:t>
+                <w:t xml:space="preserve">Adapting the EPON MAC Protocol to a Metropolitan Burst Switching Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Pesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOF.2015.7333289⟩</w:t>
+              <w:t xml:space="preserve">NOC 2015 - 20th European Conference on Network and Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOC.2015.7238617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247512v1</w:t>
+                <w:t xml:space="preserve">hal-01214046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting NEMO with Multi-Path TCP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">Scalable Routing, Scheduling and Virtualization for TWIN Optical Burst Switching Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOC 2015: 20th European Conference on Network and Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOC.2015.7238609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOF.2015.7333299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01247509v1</w:t>
+                <w:t xml:space="preserve">hal-01214048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the EPON MAC Protocol to a Metropolitan Burst Switching Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Triki</w:t>
+                <w:t xml:space="preserve">Boosting NEMO with Multi-Path TCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratibha Mitharwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC 2015 - 20th European Conference on Network and Optical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOC.2015.7238617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOF.2015.7333299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214046v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Routing, Scheduling and Virtualization for TWIN Optical Burst Switching Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Popescu</w:t>
+                <w:t xml:space="preserve">Status Reporting versus Non Status Reporting Dynamic Bandwidth Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rebiha Feknous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC 2015: 20th European Conference on Network and Optical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.1-6, </w:t>
+              <w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOC.2015.7238609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOF.2015.7333289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214048v1</w:t>
+                <w:t xml:space="preserve">hal-01247512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Receivers with Multiple Front-Ends for Low Latency Optical Slot Switching Rings</w:t>
               </w:r>
@@ -5266,51 +5266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPTCP Solution for Seamless Local SIPTO Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheir Eido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratibha Mitharwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,1141 +5602,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Subwavelength Optical Switching Networks for LTE Mobile Backhauling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cost comparison of survivable subwavelength switching optical metro networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2014 : 16th International Conference on Transparent Optical Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITC 26 : proceedings of the 2014 26th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Karlskrona, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056477v1</w:t>
+                <w:t xml:space="preserve">hal-01185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Resource Allocation in Time-Domain Wavelength Interleaved Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Access and Aggregation Network Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rebiha Feknous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2014 : 18th International Conference on Optical Network Design and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Stockholm, Sweden. pp.293-298</w:t>
+              <w:t xml:space="preserve">CCSCI 2014 : the International conference on communication systems and computational intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056513v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet traffic analysis: A case study from two major European operators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph de Biasio</w:t>
+                <w:t xml:space="preserve">Scheduling Aware Dimensioning for Time-Domain Wavelength Interleaved Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luay Alahdab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2014 : IEEE Symposium on Computers and Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICNC 2014 : International Conference on Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203068v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost comparison of survivable subwavelength switching optical metro networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Resource Allocation in Time-Domain Wavelength Interleaved Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Popescu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 26 : proceedings of the 2014 26th International Teletraffic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Karlskrona, Sweden</w:t>
+              <w:t xml:space="preserve">ONDM 2014 : 18th International Conference on Optical Network Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Stockholm, Sweden. pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185069v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Access and Aggregation Network Architecture</w:t>
+                <w:t xml:space="preserve">Internet traffic analysis: A case study from two major European operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rebiha Feknous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Houdoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Biasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCSCI 2014 : the International conference on communication systems and computational intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2014 : IEEE Symposium on Computers and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Funchal, Portugal. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966753v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Aware Dimensioning for Time-Domain Wavelength Interleaved Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparison of Subwavelength Optical Switching Networks for LTE Mobile Backhauling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luay Alahdab</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC 2014 : International Conference on Computing, Networking and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON 2014 : 16th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966778v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of Protection in Time-Domain Wavelength Interleaved Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gravey</w:t>
+                <w:t xml:space="preserve">Is It Worth Adapting Sub-Wavelength Switching Control Plane to Traffic Variations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Gavignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC 2014 : 19th European Conference on Network and Optical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ONDM 2014 : 18th International Conference on Optical Network Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Stockholm, Sweden. pp.186-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167115v1</w:t>
+                <w:t xml:space="preserve">hal-01056514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is It Worth Adapting Sub-Wavelength Switching Control Plane to Traffic Variations?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Survey of Available Features for Mobile Traffic Offload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2014 : 18th International Conference on Optical Network Design and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Stockholm, Sweden. pp.186-191</w:t>
+              <w:t xml:space="preserve">EW 2014 : proceedings of the 20th European Wireless Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Barcelone, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056514v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Available Features for Mobile Traffic Offload</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Cost of Protection in Time-Domain Wavelength Interleaved Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2014 : proceedings of the 20th European Wireless Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOC 2014 : 19th European Conference on Network and Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Milan, Italy. pp.108 - 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOC.2014.6996837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056508v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on Network Interface Selection in Multihomed Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratibha Mitharwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7002,783 +7002,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully transparent design of a hybrid optical packet/circuit metropolitan area network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable Optimal Design of an Optical Packet Ring with Tunable Transmitters and Fixed Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravey</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONDM 2013 : the 17th International Conference on Optical Network Design and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845338v1</w:t>
+                <w:t xml:space="preserve">hal-00845336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of the Time-domain Wavelength Interleaved Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lida Sadeghioon</w:t>
+                <w:t xml:space="preserve">Efficient Control Plane for Passive Optical Burst Switching Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Gavignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Arzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2013 : 15th International Conference on Transparent Optical Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cartagena, Spain</w:t>
+              <w:t xml:space="preserve">ICOIN 2013 : 27th International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945109v1</w:t>
+                <w:t xml:space="preserve">hal-00845342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Allocation Schemes for a Lossless Optical Burst Switching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+                <w:t xml:space="preserve">Virtual Ring Based Protection for Time-Domain Wavelength Interleaved Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Sadeghioon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2013 : 17th International Conference on Optical Networking Design and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Brest, France. pp.2005-2010</w:t>
+              <w:t xml:space="preserve">NOC 2013 : 18th European Conference on Network and Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Graz, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843415v1</w:t>
+                <w:t xml:space="preserve">hal-00846663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Ring Based Protection for Time-Domain Wavelength Interleaved Network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gravey</w:t>
+                <w:t xml:space="preserve">Bandwidth Allocation Schemes for a Lossless Optical Burst Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Gavignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Arzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC 2013 : 18th European Conference on Network and Optical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Graz, Autriche</w:t>
+              <w:t xml:space="preserve">ONDM 2013 : 17th International Conference on Optical Networking Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Brest, France. pp.2005-2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846663v1</w:t>
+                <w:t xml:space="preserve">hal-00843415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Control Plane for Passive Optical Burst Switching Network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+                <w:t xml:space="preserve">Synchronization of the Time-domain Wavelength Interleaved Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Sadeghioon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN 2013 : 27th International Conference on Information Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">ICTON 2013 : 15th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845342v1</w:t>
+                <w:t xml:space="preserve">hal-00945109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Optimal Design of an Optical Packet Ring with Tunable Transmitters and Fixed Receivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully transparent design of a hybrid optical packet/circuit metropolitan area network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Sadeghioon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONDM 2013 : the 17th International Conference on Optical Network Design and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845336v1</w:t>
+                <w:t xml:space="preserve">hal-00845338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Mile Caching of Video Content by an ISP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7918,138 +7918,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caching Policies for In-Network Caching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">A Framework for Unified Traffic Dynamic Routing at Private-Public Network Border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2012: IEEE International Conference on Computer Communication Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ICC 2012 : 3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737167v1</w:t>
+                <w:t xml:space="preserve">hal-01165704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Multicast on a WDM Optical Packet Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lida Sadeghioon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8068,92 +8068,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NGI 2012 : 8th Euro-NF Conference on Next Generation Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Karlskrona, Sweden. pp.103 - 110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NGI.2012.6252171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience in Transparent OPS Multi-Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lida Sadeghioon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8182,532 +8182,532 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PS 2012: Photonics in Switching 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Unified Traffic Dynamic Routing at Private-Public Network Border</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">Caching Policies for In-Network Caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2012 : 3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">ICCCN 2012: IEEE International Conference on Computer Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165704v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensioning and energy efficiency of optical metro rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Antona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoF 2012 : 3rd International Conference on the Network of the Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ONDM 2012 : 16th International Conference on Optical Networking Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Colchester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ONDM.2012.6210197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848223v1</w:t>
+                <w:t xml:space="preserve">hal-01165696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Zhe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Alliez</w:t>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">NoF 2012 : 3rd International Conference on the Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gammarth, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753205v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning and energy efficiency of optical metro rings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+                <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mohamed Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2012 : 16th International Conference on Optical Networking Design and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165696v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic comparison of next-generation access networks for the French market</w:t>
               </w:r>
@@ -9137,259 +9137,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integration of semantics in multi criteria decision making for converged multimedia network management</w:t>
+                <w:t xml:space="preserve">Dynamic decision engine for data connections routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2011: Enabling Green Wireless Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.712-717</w:t>
+              <w:t xml:space="preserve">INTERNET 2011: Third International Conference on Evolving Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725498v1</w:t>
+                <w:t xml:space="preserve">hal-01759105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network planning and traffic engineering in ecoframe optical packet ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telfor 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885379v1</w:t>
+                <w:t xml:space="preserve">hal-01848227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced MAC for supporting guaranteed and best effort traffic in a WDM optical packet ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9431,273 +9431,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Teletraffic Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network planning and traffic engineering in ecoframe optical packet ring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Uscumlic</w:t>
+                <w:t xml:space="preserve">An integration of semantics in multi criteria decision making for converged multimedia network management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telfor 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2011: Enabling Green Wireless Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.712-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848227v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic decision engine for data connections routing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">Network planning and traffic engineering in ecoframe optical packet ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNET 2011: Third International Conference on Evolving Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Telfor 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759105v1</w:t>
+                <w:t xml:space="preserve">hal-01885379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A label based MAC for OPS multi-rings</w:t>
               </w:r>
@@ -9876,330 +9876,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic decision engine for unified communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
+                <w:t xml:space="preserve">Decision Engine for SIP Based Dynamic Call Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ali Musthaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2069117.2069125⟩</w:t>
+              <w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.86-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759106v1</w:t>
+                <w:t xml:space="preserve">hal-01585858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision engine for SIP based dynamic call routing</w:t>
+                <w:t xml:space="preserve">Dynamic decision engine for unified communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Autonomous Infrastructure, Management and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Miami Beach, Fl, United States. pp.31 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2069117.2069125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759104v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Engine for SIP Based Dynamic Call Routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sajjad Ali Musthaq</w:t>
+                <w:t xml:space="preserve">Decision engine for SIP based dynamic call routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Autonomous Infrastructure, Management and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nancy France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585858v1</w:t>
+                <w:t xml:space="preserve">hal-01759104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packet-aware design of slotted WDM optical packet rings</w:t>
               </w:r>
@@ -10412,273 +10412,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flooding attacks detection and victim identification over high speed networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">A Versatile Control Plane for EPON-based FTTX Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Thanh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS'2009 : IEEE Global Information Infrastructure Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">NGI 2009 : 5th Euro-NGI conference on Next Generation Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504329v1</w:t>
+                <w:t xml:space="preserve">hal-02141674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Control Plane for EPON-based FTTX Access Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Thanh Ngo</w:t>
+                <w:t xml:space="preserve">Traffic grooming in WDM optical packet rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI 2009 : 5th Euro-NGI conference on Next Generation Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">ITC'21 : 21th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141674v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost and performance issues of a packet-optical add/drop multiplexer technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chiaroni</w:t>
+                <w:t xml:space="preserve">Gema Buforn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,286 +10697,286 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic grooming in WDM optical packet rings</w:t>
+                <w:t xml:space="preserve">The impact of network design on packet scheduling in slotted WDM packet rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC'21 : 21th International Teletraffic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282368v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of network design on packet scheduling in slotted WDM packet rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+                <w:t xml:space="preserve">Flooding attacks detection and victim identification over high speed networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">GIIS'2009 : IEEE Global Information Infrastructure Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281707v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of network design on packet scheduling in slotted WDM packet rings</w:t>
               </w:r>
@@ -11001,64 +11001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11178,51 +11178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding attacks detection and victim identification over high speed networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11267,230 +11267,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy-based QoS management for multimedia communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">A Mean Value Analysis approach for evaluating the performance of EPON with Gated IPACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bhadauria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Eunice Open European Summer School, september 8-10 Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">ONDM 2008 : 12th IFIP International Conference on Optical Networking Design and Modeling, March 12-14, Vilanova i la Geltrú, Catalonia, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699774v1</w:t>
+                <w:t xml:space="preserve">hal-01848238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mean Value Analysis approach for evaluating the performance of EPON with Gated IPACT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bhadauria</w:t>
+                <w:t xml:space="preserve">Policy-based QoS management for multimedia communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2008 : 12th IFIP International Conference on Optical Networking Design and Modeling, March 12-14, Vilanova i la Geltrú, Catalonia, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">14th Eunice Open European Summer School, september 8-10 Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848238v1</w:t>
+                <w:t xml:space="preserve">hal-01699774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed call admission control in SIP based multimedia communication</w:t>
               </w:r>
@@ -11584,51 +11584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priority-based multiservice dynamic bandwidth allocation for ethernet Passive optical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Thanh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11660,230 +11660,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream traffic management in EPONs : a simulation based analysis (Poster Session)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Gakhar</w:t>
+                <w:t xml:space="preserve">Impact of peer-to-peer traffic on the efficiency of optical packet rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simutools 2008, 3-7 mars, Marseille, France</w:t>
+              <w:t xml:space="preserve">WOBS'2008 : international Workshop on Optical Burst/Packet Switching, september 8-11, London, UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848240v1</w:t>
+                <w:t xml:space="preserve">hal-01848239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of peer-to-peer traffic on the efficiency of optical packet rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Uscumlic</w:t>
+                <w:t xml:space="preserve">Upstream traffic management in EPONs : a simulation based analysis (Poster Session)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOBS'2008 : international Workshop on Optical Burst/Packet Switching, september 8-11, London, UK</w:t>
+              <w:t xml:space="preserve">Simutools 2008, 3-7 mars, Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848239v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing bandwidth allocation and traffic conformance in passive optical networks</w:t>
               </w:r>
@@ -11951,51 +11951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many traffic classes do we need in Wimax?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12111,51 +12111,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MonAM 2007 : Second IEEE Workshop on Monitoring, Attack Detection and Mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504313v1</w:t>
+                <w:t xml:space="preserve">hal-00504314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient online anomalies detection mechanism for high-speed networks</w:t>
               </w:r>
@@ -12206,51 +12206,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MonAM 2007 : Second IEEE Workshop on Monitoring, Attack Detection and Mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504314v1</w:t>
+                <w:t xml:space="preserve">hal-00504313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for anomaly detection over high-speed networks</w:t>
               </w:r>
@@ -12344,51 +12344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile simulation platform for Ethernet Passive Optical Network EPON (poster session)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12426,51 +12426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic resource reservation in IEEE 802.16 broadband wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12729,51 +12729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE 802.16 MAC Layer Working Simplified</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12953,233 +12953,233 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.261-270</w:t>
+              <w:t xml:space="preserve">, Aug 2003, Berlin, Allemagne. pp.261 - 270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848251v1</w:t>
+                <w:t xml:space="preserve">hal-02141670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network tomography: an iterative bayesian analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Berlin, Allemagne. pp.261 - 270</w:t>
+              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress, August 31 - September 5, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141670v1</w:t>
+                <w:t xml:space="preserve">hal-01848250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Heusse</w:t>
+                <w:t xml:space="preserve">Network tomography: an iterative bayesian analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress, August 31 - September 5, Berlin, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.281-290</w:t>
+              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848250v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
               </w:r>
@@ -13456,64 +13456,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Tight Coupling Between LTE and WiFi: From Theory To Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14548,51 +14548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luay Alahdab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Colares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.499808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2018.09.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NPTRDHD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-019-00831-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Popescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Uscumlic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pointurier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0587-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Sadeghioon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.7.00A235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rebiha Feknous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gosselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Miyazaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirai Chino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Okamoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.0999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/JACN.2014.V2.104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselin Gredic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Cerutti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2222864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uscumlic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castoldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-011-0325-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V56L9ZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Sayed Darwish" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Mushtaq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Ngo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhadauria" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-010-9329-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2009.022335" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-85555-4_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92516D43240807F3072B1A273AADBF8638621598/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04576-9_13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXXNZ8RN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thanh Ngo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Devillers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larreur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devillers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Larreur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omnes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02268906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Izydorek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tadayoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8801972" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01972139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Corbel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.14.11.1017-1025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2017.7958530" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Tsuritani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Slim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NFV-SDN.2017.8169880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khadraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444757" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881248" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Mitharwal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2016.7792468" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2016.7525644" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333289" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333299" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2015.7238617" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2015.7238609" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127283" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337291v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Eido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olaszi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Breuer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337255v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7329020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056477v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lott" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876518" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056513v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Houdoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Biasio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912519" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185069v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966753v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2014.6996837" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056514v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Gavignet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Arzur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056508v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846660v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2012.6252171" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sbai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165696v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2012.6210197" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Walczyk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32808-4_13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249948" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Matavulj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249304" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725498v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759105v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.56" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759106v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2069117.2069125" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585858v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Musthaq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_12" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288805v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiaroni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Buforn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simonneau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281707v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848233v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699774v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163433v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848240v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gakhar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848239v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848242v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848243v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504313v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504314v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848245v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166959v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gakhar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Achir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWQOS.2006.250461" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBN.2005.1589787" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848247v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141670v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848250v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heusse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848254v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461502" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282367v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9300-5_10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5AB1E64FE5D2780A3555C964C99847336248C2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165794v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hebuterne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebuterne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Bedo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848253v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kofman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rougier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03155966v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kerivin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luay Alahdab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Colares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.499808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2018.09.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NPTRDHD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-019-00831-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Popescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Uscumlic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pointurier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0587-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Sadeghioon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.7.00A235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rebiha Feknous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gosselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Miyazaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirai Chino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Okamoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.0999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/JACN.2014.V2.104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselin Gredic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Cerutti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2222864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uscumlic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castoldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-011-0325-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V56L9ZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Sayed Darwish" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Mushtaq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Ngo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhadauria" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-010-9329-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-85555-4_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92516D43240807F3072B1A273AADBF8638621598/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2009.022335" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thanh Ngo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04576-9_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXXNZ8RN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Devillers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larreur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devillers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Larreur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omnes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02268906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Izydorek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tadayoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8801972" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847654v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01972139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Corbel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.14.11.1017-1025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574147v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Tsuritani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khadraoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292259" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Slim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NFV-SDN.2017.8169880" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2017.7958530" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306438v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444757" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881248" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Cao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2016.7525644" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Mitharwal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2016.7792468" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2015.7238617" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2015.7238609" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333289" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127283" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337291v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Eido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olaszi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Breuer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337255v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7329020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Houdoin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Biasio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912519" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876518" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056514v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Gavignet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Arzur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2014.6996837" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845336v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845338v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846660v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2012.6252171" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2012.6210197" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sbai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Walczyk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32808-4_13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249948" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Matavulj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249304" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848227v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282369v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.56" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585858v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Musthaq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2069117.2069125" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759104v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141674v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288805v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiaroni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Buforn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simonneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281707v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848233v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163433v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848239v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gakhar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848242v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848243v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504313v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848245v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166959v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gakhar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Achir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWQOS.2006.250461" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBN.2005.1589787" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848247v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141670v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848250v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heusse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848254v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461502" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282367v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9300-5_10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5AB1E64FE5D2780A3555C964C99847336248C2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165794v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hebuterne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebuterne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Bedo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848253v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kofman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rougier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03155966v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kerivin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>