--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -2153,428 +2153,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for anomaly detection over high-speed networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Traffic conformance issues in passive optical networks: challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30, pp.49 - 68. </w:t>
+              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.260-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-85555-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2009.022335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282371v1</w:t>
+                <w:t xml:space="preserve">hal-01848237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic conformance issues in passive optical networks: challenges and solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. T. Ngo</w:t>
+                <w:t xml:space="preserve">A novel approach for anomaly detection over high-speed networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.49 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-85555-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2009.022335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848237v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic conformance issues in passive optical networks: challenges and solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Thanh Ngo</w:t>
+                <w:t xml:space="preserve">A priority-based multiservice dynamic bandwidth allocation for Ethernet passive optical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2009.022335⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Volume 5464, pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04576-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161302v1</w:t>
+                <w:t xml:space="preserve">hal-01848236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priority-based multiservice dynamic bandwidth allocation for Ethernet passive optical networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. T. Ngo</w:t>
+                <w:t xml:space="preserve">Traffic conformance issues in passive optical networks: challenges and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Thanh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of communication networks and distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.260-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCNDS.2009.022335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04576-9_13⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01848236v1</w:t>
+                <w:t xml:space="preserve">hal-02161302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services réseau et méthodes d'ingénierie de trafic pour supporter des applications sur le réseau expérimental gigabit VTHD</w:t>
               </w:r>
@@ -3126,295 +3126,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Deterministic Scheduling for WDM Slot Switching Xhaul with Zero-Jitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling packet insertion on a WSADM ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Optical Network Design and Modeling (ONDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396114⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Optical Network Design and Modeling (ONDM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847657v1</w:t>
+                <w:t xml:space="preserve">hal-01847654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling packet insertion on a WSADM ring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable Deterministic Scheduling for WDM Slot Switching Xhaul with Zero-Jitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Zami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Optical Network Design and Modeling (ONDM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">2018 International Conference on Optical Network Design and Modeling (ONDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dublin, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847654v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness Measurement Procedure for the Evaluation of Congestion Control Algorithms</w:t>
               </w:r>
@@ -3524,1620 +3524,1620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrier-Grade Performance Evaluation in Reliable Metro Networks Based on Optical Packet Switching</w:t>
+                <w:t xml:space="preserve">Long-Term CAPEX Evolution for Slotted Optical Packet Switching in a Metropolitan Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takehiro Tsuritani</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC 2017 : International Conference on Computing, Networking and Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876104⟩</w:t>
+              <w:t xml:space="preserve">ONDM 2017 : 21th International Conference on Optical Network Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Budapest, Hungary. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ONDM.2017.7958530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574147v1</w:t>
+                <w:t xml:space="preserve">hal-01532047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of LTE/WiFi Link Aggregation with Very Tight Coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Carrier-Grade Performance Evaluation in Reliable Metro Networks Based on Optical Packet Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiro Tsuritani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2017 : IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292259⟩</w:t>
+              <w:t xml:space="preserve">ICNC 2017 : International Conference on Computing, Networking and Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States. pp.70 - 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759017v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Dynamic Adaptive Placement of Virtual Network Functions under ONAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International NFV-SDN'17-O4SDI - Workshop on Orchestration for Software-Defined Infrastructures)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Berlin, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NFV-SDN.2017.8169880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term CAPEX Evolution for Slotted Optical Packet Switching in a Metropolitan Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Triki</w:t>
+                <w:t xml:space="preserve">Implementation of LTE/WiFi Link Aggregation with Very Tight Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2017 : 21th International Conference on Optical Network Design and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Budapest, Hungary. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">PIMRC 2017 : IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ONDM.2017.7958530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532047v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Tight Coupling between LTE and WiFi: a Practical Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of LTE-WiFi very tight coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2016 : IEEE 13th Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Las Vegas, États-Unis. pp.206 - 211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306438v1</w:t>
+                <w:t xml:space="preserve">hal-01308344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of LTE-WiFi very tight coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Very Tight Coupling between LTE and WiFi: a Practical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2016 : IEEE 13th Consumer Communications &amp; Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoRes 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2016.7444757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01308344v1</w:t>
+                <w:t xml:space="preserve">hal-01306438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCP performance for practical implementation of very tight coupling between LTE and WiFi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Time and Spectrum Aggregation Network for Heterogeneous Metropolitan Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyuan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiro Tsuritani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2016 Fall : 85th IEEE Vehicular Technology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOC 2016 : European Conference and Exhibition on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dusseldorf, Germany. pp.400 - 402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507707v1</w:t>
+                <w:t xml:space="preserve">hal-01424664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and Spectrum Aggregation Network for Heterogeneous Metropolitan Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyuan Cao</w:t>
+                <w:t xml:space="preserve">TCP performance for practical implementation of very tight coupling between LTE and WiFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2016 : European Conference and Exhibition on Optical Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC 2016 Fall : 85th IEEE Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2016.7881248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424664v1</w:t>
+                <w:t xml:space="preserve">hal-01507707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIN as a Future-Proof Optical Transport Technology for Next Generation Metro Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Popescu</w:t>
+                <w:t xml:space="preserve">Performance Analysis of NEMO augmented with MPTCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratibha Mitharwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPSR 2016 : IEEE 17th International Conference on High Performance Switching and Routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPSR.2016.7525644⟩</w:t>
+              <w:t xml:space="preserve">NTMS 2016 : International Conference on New Technologies, Mobility and Security </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2016.7792468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377040v1</w:t>
+                <w:t xml:space="preserve">hal-01510740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of NEMO augmented with MPTCP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">TWIN as a Future-Proof Optical Transport Technology for Next Generation Metro Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyuan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehiro Tsuritani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTMS 2016 : International Conference on New Technologies, Mobility and Security </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">HPSR 2016 : IEEE 17th International Conference on High Performance Switching and Routing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. pp.87 - 92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2016.7792468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPSR.2016.7525644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510740v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the EPON MAC Protocol to a Metropolitan Burst Switching Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Triki</w:t>
+                <w:t xml:space="preserve">Status Reporting versus Non Status Reporting Dynamic Bandwidth Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rebiha Feknous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC 2015 - 20th European Conference on Network and Optical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOC.2015.7238617⟩</w:t>
+              <w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOF.2015.7333289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214046v1</w:t>
+                <w:t xml:space="preserve">hal-01247512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Routing, Scheduling and Virtualization for TWIN Optical Burst Switching Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Popescu</w:t>
+                <w:t xml:space="preserve">Boosting NEMO with Multi-Path TCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratibha Mitharwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC 2015: 20th European Conference on Network and Optical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOC.2015.7238609⟩</w:t>
+              <w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOF.2015.7333299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214048v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting NEMO with Multi-Path TCP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">Adapting the EPON MAC Protocol to a Metropolitan Burst Switching Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Pesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 7, </w:t>
+              <w:t xml:space="preserve">NOC 2015 - 20th European Conference on Network and Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOF.2015.7333299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOC.2015.7238617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247509v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status Reporting versus Non Status Reporting Dynamic Bandwidth Allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moufida Rebiha Feknous</w:t>
+                <w:t xml:space="preserve">Scalable Routing, Scheduling and Virtualization for TWIN Optical Burst Switching Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoF 2015 : 6th International Conference On Network of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.1 - 7, </w:t>
+              <w:t xml:space="preserve">NOC 2015: 20th European Conference on Network and Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOF.2015.7333289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOC.2015.7238609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247512v1</w:t>
+                <w:t xml:space="preserve">hal-01214048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Receivers with Multiple Front-Ends for Low Latency Optical Slot Switching Rings</w:t>
               </w:r>
@@ -5266,51 +5266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPTCP Solution for Seamless Local SIPTO Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheir Eido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratibha Mitharwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,757 +5602,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost comparison of survivable subwavelength switching optical metro networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Popescu</w:t>
+                <w:t xml:space="preserve">A Comparison of Subwavelength Optical Switching Networks for LTE Mobile Backhauling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 26 : proceedings of the 2014 26th International Teletraffic Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTON 2014 : 16th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185069v1</w:t>
+                <w:t xml:space="preserve">hal-01056477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Access and Aggregation Network Architecture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Resource Allocation in Time-Domain Wavelength Interleaved Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCSCI 2014 : the International conference on communication systems and computational intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">ONDM 2014 : 18th International Conference on Optical Network Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Stockholm, Sweden. pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966753v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Aware Dimensioning for Time-Domain Wavelength Interleaved Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+                <w:t xml:space="preserve">Internet traffic analysis: A case study from two major European operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rebiha Feknous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Houdoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Biasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC 2014 : International Conference on Computing, Networking and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2014 : IEEE Symposium on Computers and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Funchal, Portugal. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966778v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Resource Allocation in Time-Domain Wavelength Interleaved Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Access and Aggregation Network Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Rebiha Feknous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2014 : 18th International Conference on Optical Network Design and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Stockholm, Sweden. pp.293-298</w:t>
+              <w:t xml:space="preserve">CCSCI 2014 : the International conference on communication systems and computational intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056513v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet traffic analysis: A case study from two major European operators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph de Biasio</w:t>
+                <w:t xml:space="preserve">Scheduling Aware Dimensioning for Time-Domain Wavelength Interleaved Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luay Alahdab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2014 : IEEE Symposium on Computers and Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICNC 2014 : International Conference on Computing, Networking and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203068v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Subwavelength Optical Switching Networks for LTE Mobile Backhauling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cost comparison of survivable subwavelength switching optical metro networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2014 : 16th International Conference on Transparent Optical Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITC 26 : proceedings of the 2014 26th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Karlskrona, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01056477v1</w:t>
+                <w:t xml:space="preserve">hal-01185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is It Worth Adapting Sub-Wavelength Switching Control Plane to Traffic Variations?</w:t>
               </w:r>
@@ -6463,64 +6463,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Available Features for Mobile Traffic Offload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6692,51 +6692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey on Network Interface Selection in Multihomed Mobile Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratibha Mitharwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7002,783 +7002,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Optimal Design of an Optical Packet Ring with Tunable Transmitters and Fixed Receivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully transparent design of a hybrid optical packet/circuit metropolitan area network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Sadeghioon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONDM 2013 : the 17th International Conference on Optical Network Design and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845336v1</w:t>
+                <w:t xml:space="preserve">hal-00845338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Control Plane for Passive Optical Burst Switching Network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+                <w:t xml:space="preserve">Synchronization of the Time-domain Wavelength Interleaved Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Sadeghioon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN 2013 : 27th International Conference on Information Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">ICTON 2013 : 15th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845342v1</w:t>
+                <w:t xml:space="preserve">hal-00945109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Ring Based Protection for Time-Domain Wavelength Interleaved Network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gravey</w:t>
+                <w:t xml:space="preserve">Bandwidth Allocation Schemes for a Lossless Optical Burst Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Gavignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Arzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC 2013 : 18th European Conference on Network and Optical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Graz, Autriche</w:t>
+              <w:t xml:space="preserve">ONDM 2013 : 17th International Conference on Optical Networking Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Brest, France. pp.2005-2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846663v1</w:t>
+                <w:t xml:space="preserve">hal-00843415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Allocation Schemes for a Lossless Optical Burst Switching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
+                <w:t xml:space="preserve">Virtual Ring Based Protection for Time-Domain Wavelength Interleaved Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Sadeghioon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2013 : 17th International Conference on Optical Networking Design and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Brest, France. pp.2005-2010</w:t>
+              <w:t xml:space="preserve">NOC 2013 : 18th European Conference on Network and Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Graz, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843415v1</w:t>
+                <w:t xml:space="preserve">hal-00846663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of the Time-domain Wavelength Interleaved Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lida Sadeghioon</w:t>
+                <w:t xml:space="preserve">Efficient Control Plane for Passive Optical Burst Switching Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Gavignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Arzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2013 : 15th International Conference on Transparent Optical Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cartagena, Spain</w:t>
+              <w:t xml:space="preserve">ICOIN 2013 : 27th International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945109v1</w:t>
+                <w:t xml:space="preserve">hal-00845342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully transparent design of a hybrid optical packet/circuit metropolitan area network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable Optimal Design of an Optical Packet Ring with Tunable Transmitters and Fixed Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Gravey</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONDM 2013 : the 17th International Conference on Optical Network Design and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845338v1</w:t>
+                <w:t xml:space="preserve">hal-00845336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last Mile Caching of Video Content by an ISP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7918,138 +7918,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Unified Traffic Dynamic Routing at Private-Public Network Border</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">Caching Policies for In-Network Caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2012 : 3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">ICCCN 2012: IEEE International Conference on Computer Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165704v1</w:t>
+                <w:t xml:space="preserve">hal-00737167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Multicast on a WDM Optical Packet Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lida Sadeghioon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8068,92 +8068,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NGI 2012 : 8th Euro-NF Conference on Next Generation Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Karlskrona, Sweden. pp.103 - 110, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGI.2012.6252171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience in Transparent OPS Multi-Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lida Sadeghioon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8182,407 +8182,407 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PS 2012: Photonics in Switching 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caching Policies for In-Network Caching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">A Framework for Unified Traffic Dynamic Routing at Private-Public Network Border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2012: IEEE International Conference on Computer Communication Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ICC 2012 : 3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737167v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning and energy efficiency of optical metro rings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2012 : 16th International Conference on Optical Networking Design and Modeling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NoF 2012 : 3rd International Conference on the Network of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Gammarth, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165696v1</w:t>
+                <w:t xml:space="preserve">hal-01848223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensioning and energy efficiency of optical metro rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Antona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoF 2012 : 3rd International Conference on the Network of the Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ONDM 2012 : 16th International Conference on Optical Networking Design and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Colchester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ONDM.2012.6210197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848223v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Friendly Video Distribution</w:t>
               </w:r>
@@ -8594,51 +8594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mohamed Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9137,259 +9137,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic decision engine for data connections routing</w:t>
+                <w:t xml:space="preserve">An integration of semantics in multi criteria decision making for converged multimedia network management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNET 2011: Third International Conference on Evolving Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">IEEE GLOBECOM 2011: Enabling Green Wireless Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.712-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759105v1</w:t>
+                <w:t xml:space="preserve">hal-00725498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network planning and traffic engineering in ecoframe optical packet ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Uscumlic</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Morvan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telfor 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848227v1</w:t>
+                <w:t xml:space="preserve">hal-01885379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced MAC for supporting guaranteed and best effort traffic in a WDM optical packet ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Michal Kabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9431,273 +9431,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Teletraffic Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integration of semantics in multi criteria decision making for converged multimedia network management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">Network planning and traffic engineering in ecoframe optical packet ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM 2011: Enabling Green Wireless Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Houston, Texas, United States. pp.712-717</w:t>
+              <w:t xml:space="preserve">Telfor 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725498v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network planning and traffic engineering in ecoframe optical packet ring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+                <w:t xml:space="preserve">Dynamic decision engine for data connections routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabella Cerutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telfor 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">INTERNET 2011: Third International Conference on Evolving Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885379v1</w:t>
+                <w:t xml:space="preserve">hal-01759105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A label based MAC for OPS multi-rings</w:t>
               </w:r>
@@ -9876,455 +9876,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Engine for SIP Based Dynamic Call Routing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">Packet-aware design of slotted WDM optical packet rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TELSIKS 2011 : 10th IEEE International Conference on Telecommunications in Modern Satellite, Cable and Broadcasting Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Belgrade, Serbia. pp.285 - 288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585858v1</w:t>
+                <w:t xml:space="preserve">hal-02282370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic decision engine for unified communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
+                <w:t xml:space="preserve">Decision Engine for SIP Based Dynamic Call Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ali Musthaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2069117.2069125⟩</w:t>
+              <w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.86-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759106v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision engine for SIP based dynamic call routing</w:t>
+                <w:t xml:space="preserve">Dynamic decision engine for unified communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Autonomous Infrastructure, Management and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Miami Beach, Fl, United States. pp.31 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2069117.2069125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759104v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packet-aware design of slotted WDM optical packet rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+                <w:t xml:space="preserve">Decision engine for SIP based dynamic call routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELSIKS 2011 : 10th IEEE International Conference on Telecommunications in Modern Satellite, Cable and Broadcasting Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Belgrade, Serbia. pp.285 - 288</w:t>
+              <w:t xml:space="preserve">5th International Conference on Autonomous Infrastructure, Management and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nancy France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282370v1</w:t>
+                <w:t xml:space="preserve">hal-01759104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling in optical packet rings</w:t>
               </w:r>
@@ -10412,571 +10412,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Control Plane for EPON-based FTTX Access Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Thanh Ngo</w:t>
+                <w:t xml:space="preserve">Flooding attacks detection and victim identification over high speed networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI 2009 : 5th Euro-NGI conference on Next Generation Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">GIIS'2009 : IEEE Global Information Infrastructure Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141674v1</w:t>
+                <w:t xml:space="preserve">hal-00504329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic grooming in WDM optical packet rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+                <w:t xml:space="preserve">A Versatile Control Plane for EPON-based FTTX Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Thanh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabella Cerutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC'21 : 21th International Teletraffic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">NGI 2009 : 5th Euro-NGI conference on Next Generation Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282368v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost and performance issues of a packet-optical add/drop multiplexer technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Antona</w:t>
+                <w:t xml:space="preserve">Traffic grooming in WDM optical packet rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">ITC'21 : 21th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288805v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of network design on packet scheduling in slotted WDM packet rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
+                <w:t xml:space="preserve">Cost and performance issues of a packet-optical add/drop multiplexer technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chiaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Buforn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281707v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flooding attacks detection and victim identification over high speed networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">The impact of network design on packet scheduling in slotted WDM packet rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS'2009 : IEEE Global Information Infrastructure Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504329v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of network design on packet scheduling in slotted WDM packet rings</w:t>
               </w:r>
@@ -11001,64 +11001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11178,51 +11178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding attacks detection and victim identification over high speed networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11267,230 +11267,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mean Value Analysis approach for evaluating the performance of EPON with Gated IPACT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bhadauria</w:t>
+                <w:t xml:space="preserve">Policy-based QoS management for multimedia communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Ali Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONDM 2008 : 12th IFIP International Conference on Optical Networking Design and Modeling, March 12-14, Vilanova i la Geltrú, Catalonia, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">14th Eunice Open European Summer School, september 8-10 Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848238v1</w:t>
+                <w:t xml:space="preserve">hal-01699774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy-based QoS management for multimedia communication</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">A Mean Value Analysis approach for evaluating the performance of EPON with Gated IPACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bhadauria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Eunice Open European Summer School, september 8-10 Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">ONDM 2008 : 12th IFIP International Conference on Optical Networking Design and Modeling, March 12-14, Vilanova i la Geltrú, Catalonia, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699774v1</w:t>
+                <w:t xml:space="preserve">hal-01848238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed call admission control in SIP based multimedia communication</w:t>
               </w:r>
@@ -11584,51 +11584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priority-based multiservice dynamic bandwidth allocation for ethernet Passive optical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Thanh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11660,230 +11660,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of peer-to-peer traffic on the efficiency of optical packet rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Uscumlic</w:t>
+                <w:t xml:space="preserve">Upstream traffic management in EPONs : a simulation based analysis (Poster Session)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOBS'2008 : international Workshop on Optical Burst/Packet Switching, september 8-11, London, UK</w:t>
+              <w:t xml:space="preserve">Simutools 2008, 3-7 mars, Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848239v1</w:t>
+                <w:t xml:space="preserve">hal-01848240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream traffic management in EPONs : a simulation based analysis (Poster Session)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Gakhar</w:t>
+                <w:t xml:space="preserve">Impact of peer-to-peer traffic on the efficiency of optical packet rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Uscumlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simutools 2008, 3-7 mars, Marseille, France</w:t>
+              <w:t xml:space="preserve">WOBS'2008 : international Workshop on Optical Burst/Packet Switching, september 8-11, London, UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848240v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing bandwidth allocation and traffic conformance in passive optical networks</w:t>
               </w:r>
@@ -11951,51 +11951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many traffic classes do we need in Wimax?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12344,51 +12344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile simulation platform for Ethernet Passive Optical Network EPON (poster session)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12426,51 +12426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic resource reservation in IEEE 802.16 broadband wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12729,51 +12729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE 802.16 MAC Layer Working Simplified</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gakhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12953,233 +12953,233 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2003, Berlin, Allemagne. pp.261 - 270</w:t>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141670v1</w:t>
+                <w:t xml:space="preserve">hal-01848251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Heusse</w:t>
+                <w:t xml:space="preserve">Network tomography: an iterative bayesian analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress, August 31 - September 5, Berlin, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.281-290</w:t>
+              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Berlin, Allemagne. pp.261 - 270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848250v1</w:t>
+                <w:t xml:space="preserve">hal-02141670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network tomography: an iterative bayesian analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.261-270</w:t>
+              <w:t xml:space="preserve">ITC 2003 : 18th International Teletraffic Congress, August 31 - September 5, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848251v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A routing and resource preservation strategy for traffic engineering in communication networks</w:t>
               </w:r>
@@ -13456,64 +13456,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Tight Coupling Between LTE and WiFi: From Theory To Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Gravey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14548,51 +14548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luay Alahdab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Colares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.499808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2018.09.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NPTRDHD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-019-00831-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Popescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Uscumlic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pointurier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0587-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Sadeghioon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.7.00A235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rebiha Feknous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gosselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Miyazaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirai Chino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Okamoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.0999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/JACN.2014.V2.104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselin Gredic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Cerutti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2222864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uscumlic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castoldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-011-0325-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V56L9ZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Sayed Darwish" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Mushtaq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Ngo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhadauria" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-010-9329-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-85555-4_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92516D43240807F3072B1A273AADBF8638621598/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2009.022335" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thanh Ngo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04576-9_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXXNZ8RN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Devillers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larreur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devillers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Larreur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omnes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02268906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Izydorek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tadayoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8801972" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847654v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396111" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01972139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Corbel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.14.11.1017-1025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574147v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Tsuritani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759017v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khadraoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292259" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Slim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NFV-SDN.2017.8169880" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2017.7958530" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306438v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444757" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507707v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881248" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Cao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2016.7525644" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Mitharwal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2016.7792468" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2015.7238617" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2015.7238609" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333299" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333289" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127283" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337291v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Eido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olaszi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Breuer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337255v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7329020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Houdoin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Biasio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912519" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876518" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056514v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Gavignet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Arzur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2014.6996837" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845336v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843415v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945109v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845338v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846660v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165698v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2012.6252171" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2012.6210197" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sbai" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Walczyk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32808-4_13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249948" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Matavulj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249304" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848227v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282369v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.56" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585858v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Musthaq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2069117.2069125" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759104v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282370v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141674v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288805v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiaroni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Buforn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simonneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281707v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848233v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848238v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163433v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848239v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848240v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gakhar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848242v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848243v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504313v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848245v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166959v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gakhar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Achir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWQOS.2006.250461" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBN.2005.1589787" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848247v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141670v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848250v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heusse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848254v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461502" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282367v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9300-5_10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5AB1E64FE5D2780A3555C964C99847336248C2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165794v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hebuterne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebuterne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Bedo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848253v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kofman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rougier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03155966v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kerivin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luay Alahdab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Colares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.499808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.osn.2018.09.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NPTRDHD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-019-00831-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Popescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bonetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.8.000902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Uscumlic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pointurier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0587-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Sadeghioon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.7.00A235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rebiha Feknous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gosselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Miyazaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirai Chino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Okamoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.0999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/JACN.2014.V2.104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselin Gredic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Cerutti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2222864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uscumlic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castoldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-011-0325-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V56L9ZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Michal Kabat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Sayed Darwish" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Mushtaq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Ngo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhadauria" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-010-9329-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Salem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCNDS.2009.022335" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-85555-4_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92516D43240807F3072B1A273AADBF8638621598/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04576-9_13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXXNZ8RN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thanh Ngo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Devillers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larreur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devillers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Larreur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omnes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02268906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Izydorek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tadayoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8801972" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01972139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Corbel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12720/jcm.14.11.1017-1025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2017.7958530" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Tsuritani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Slim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NFV-SDN.2017.8169880" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Khadraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2016.7444757" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2016.7881248" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Mitharwal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2016.7792468" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2016.7525644" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333289" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2015.7333299" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2015.7238617" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214048v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2015.7238609" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127283" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337291v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Eido" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483099" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Olaszi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Breuer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2015.7483118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337255v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2015.7329020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056477v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lott" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876518" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056513v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203068v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Houdoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Biasio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912519" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056514v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Gavignet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Arzur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2014.6996837" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167356v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845336v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846660v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2012.6252171" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sbai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165696v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2012.6210197" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Sbai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alliez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Walczyk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32808-4_13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249948" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164812v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Matavulj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249304" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725498v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885379v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282369v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759105v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIT.2011.56" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585858v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ali Musthaq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2069117.2069125" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759104v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504329v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282368v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chiaroni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Buforn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simonneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281707v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848233v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504328v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699774v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809673v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163433v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848240v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gakhar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848239v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848242v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848243v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Achir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504313v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504310v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848244v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848245v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166959v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Gakhar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Achir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWQOS.2006.250461" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBN.2005.1589787" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848247v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141670v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848250v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heusse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848254v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461502" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282367v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9300-5_10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5AB1E64FE5D2780A3555C964C99847336248C2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165794v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hebuterne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebuterne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Bedo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848253v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kofman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rougier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03155966v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kerivin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>