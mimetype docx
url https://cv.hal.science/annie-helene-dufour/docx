--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -2270,2748 +2270,2748 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (gobi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des crustacés annotée des noms vernaculaires (homard, crevette, langoustine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème de la famille de l'anémone annotée des noms vernaculaires (rastègue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (orphie, baracuda, mulet, sardine, maquereau, sivereau, bouite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des méduses annotée des noms vernaculaires (bateau de St Pierre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des animaux marins fixés annotée des noms vernaculaires (fougère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des plantes sous-marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des plantes sous marines annotées des noms vernaculaires (feuille de laitue, violettes, ruban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Pot de départ en retraite de Georges Ravis-Giordani à la Maison méditerranéenne des sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Aix-en-Provence, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des animaux marins fixés annotée des noms vernaculaires (violet, éponges rouges, pompon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des limaces de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème de la faune sous-marine annotée des noms vernaculaires (holothurie, oursin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des crustacés annotée des noms vernaculaires (crabe, crabe vert, esquinade, faoù)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des vers marins annotée des noms vernaculaires (gattes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (gerle, boque, pageot, lochi, cantre, daurade royale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01644482v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des plantes sous-marines annotée des noms vernaculaires (migon, langue de boeuf, posidonie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des coquillages annotée des noms vernaculaires (palourde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (sar, oblade, saupe, pataclet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (castagnole, girelle, rouget, bretelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des animaux marins fixés annotée des noms vernaculaires (madrépore, faux corail)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des animaux marins fixés annotée des noms vernaculaires (fausse éponge, piade, vesce de loup)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des coquillages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Georges Ravis-Giordani lors de son pot de départ en retraite à la Maison méditerranéenne des sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Aix-en-Provence, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Annie-Hélène Dufour entourée de ses collègues lors du pot de départ en retraite de M. Georges Ravis-Giordani à la Maison méditerranéenne des sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Aix-en-Provence, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des coquillages annotée des noms vernaculaires (fausse arapède, telline)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des coquillages annotée des noms vernaculaires (cône, St Jacques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des plantes sous marines annotées des noms vernaculaires (gorgones)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des animaux marins fixés annotée des noms vernaculaires (corail, chichi, gorgonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (loup, sarran, badèche, castagnole, perche, mérou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des étoiles de mer annotée des noms vernaculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (liche, ombrine, rascasse, chapon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (seire, tourdero)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (St Pierre, poisson volant, galinette, baudroie, rascasse blanche, l'Arague)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des crustacés annotée des noms vernaculaires (langouste, piades, cigalon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (baboite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (petite seyre, canadelles, ferné, grassouillet, rouquié)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des céphalopodes annotée des noms vernaculaires (calamar, encornet, pieuvre, poulpe, seiche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des coquillages annotée des noms vernaculaires (cavalan, porcelaine, biou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des coquillages annotée des noms vernaculaires (oreille de St Pierre, biou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01948408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des poissons annotée des noms vernaculaires (hippocampe, aiguilles, pei aouge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Planche d'illustrations scientifiques sur le thème des crustacés annotée des noms vernaculaires (crabe, punaison, punaise rouge, dormeur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01948171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...2638 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Cabanon de jardin abondonné sur la commune de Pertuis dans le Vaucluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -5174,3276 +5174,3276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01093344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Fontaine et lavoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Inconnue, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Détail d'un pigeonnier ciculaire en pierre en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Reproduction d'une photographie qui représente une ribote au cabanon avec des chasseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Vue d'un pigeonnier attenant à une habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01092911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Poste à grive dans un vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01095432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Reproduction d'une photographie où l'on aperçoit des hommes âgés jouer aux cartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Inconnue, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Vue sur un pigeonnier en pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Provence-Alpes-Côte d'Azur, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01093870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maison de vignes dans le département des Hautes-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01095403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Lavoir et fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01093357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Cabanons des champs et verger dans le département des Hautes-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01095382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Cabanon de jardin dans la commune de Pertuis dans le Vaucluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Pertuis, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01095356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Reproduction d'une photographie où l'on aperçoit des hommes âgés jouer aux cartes</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Cabanon des champs dans le département du Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01095494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Façade du cercle du progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, La-Destrousse, France. 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Vue de deux pigeonniers à coté d'habitations rurales en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Inconnue, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Reproduction d'une photographie qui représente une ribote au cabanon avec des chasseurs</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Reproduction de photographie d'un repas au cabanon dans le département du Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...482 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01093993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Statue en pierre de Jean-Baptiste Massillon sur une place arborée d'un village dans le Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Lubéron, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Brûlis en bord de champs de vignes dans le Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Lubéron, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Un cabanon du chemin des Horts sur la commune de la Tour-d'Aigues dans le département du Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, La Tour-d'Aigues, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01094038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Vue en bord de route de la cave coopérative &amp;quot;La Courtoise&amp;quot; à Saint-Didier, dans le Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Didier, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Espace des jardins le long du canal à Pertuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Pertuis, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01904841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Cerisiers taillés en gobelets dans un verger du Var</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Var, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Parking bordé de platanes dont cetains sont morts, dans le village de Malaucène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Malaucène, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Platane coupé et sécurisé par des barrières à Malaucène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Malaucène, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Vue d'une maison de village en pierre rue des Trouillas dans la commune de Sérignan du Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Sérignan-du-Comtat, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Bouquet de fin toiture à Pertuis dans le département du Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Pertuis, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Vue sur la commune de Lincel dans les Alpes de Haute-Provence (04)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Lincel, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01092864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Volutes de fumées et nuages sur des collines boisées du Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Luberon, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Cabanon et jardinier sur le chemin des Horts sur la commune de La Tour-d'Aigues dans le Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, La Tour-d'Aigues, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01094017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Achèvement du toit d'une maison dans la Valle Stura (Piémont italien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Torrente Stura di Demonte, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01092952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Fontaine en cours de restauration sur la place des Prêcheurs à Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Aix-en-Provence, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Paysage agricole à Saint-Martin de la Brasque dans le département du Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Martin-de-la-Brasque, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Arbres taillés pour recouvrir une pergola d'une maison provençale à Fox-Amphoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Fox-Amphoux, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Statue en pierre de Jean-Baptiste Massillon (en pied) sur une place arborée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Jardins potagers à Pertuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Pertuis, France. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01904845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Collines et champs de vignes brûlis à Peypin-d'Aigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Luberon, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00785396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Partie de cartes au Cercle philharmonique de Saint-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Maximin, France. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Trace de brûlis près de Sannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Sannes, France. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00786064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...1318 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Enclos avec deux ovins à l'intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Torrente Stura di Demonte, Italy. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Intérieur d'une étable avec une vache nourrissant son veau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Torrente Stura di Demonte, Italy. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01095995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Paysage de montagne enneigé avec un habitant de la vallée de la Stura et ses chiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Torrente Stura di Demonte, Italy. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01095989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Habitation Traditionelle de la Vallée de la Stura dans le Piemont italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Torrente Stura di Demonte, Italy. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01095972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Paysage agricole près de la Tour-d'Aigues dans le département du Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, La Tours-d'Aigues, France. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : La commune d'Ansouis dans le Vaucluse (84)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Ansouis, France. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01092839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Intérieur d'une étable avec une brebis et son agneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Torrente Stura di Demont, Italy. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Paysage agricole près de La Tour-d'Aigues dans le Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, La Tours-d'Aigues, France. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Cabanon des Champs à La Motte-d'Aigues dans le département du Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, La Motte-d'Aigues, France. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01095442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Vue d'une rue avec au premier plan une maison d'alpage de la vallée de la Stura (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Fiume Stura di Vallegrande, Italy. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01095982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Façade du cercle philharmonique &amp;quot;Lou Cieucle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Maximin, France. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00784803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Maison traditionnelle de la vallée de la Stura (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Torrente Stura di Demonte, Italy. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01095803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...724 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maison de notable dans la commune de Sérignan du Comtat dans le Vaucluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -8474,4860 +8474,4860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01093334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Des branchages sont disposés sur une motte de terre au sommet d'un four à cade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01950109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Bouteille de vin commémorative &amp;quot;La Cardiérenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Phonothèque de la Maison méditerranéenne des sciences de l'homme - MMSH (Aix-Marseille Univ./CNRS)., La Cadière-d'Azur, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01875459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Sous-bois et four à cade fumant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01950108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Four à cade en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01950056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Vue sur le lieu-dit : Les Celliers sur la commune de Saint-André-d'Embrun dans le département des Hautes-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-André-d'Embrun, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01095486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Vue générale sur un four à cade et des constructions en pierre dans le maquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01950093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme tient une caméra pour filmer l'intérieur d'un four à cade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01950072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Gros plan sur une ouverture au bas d'un four à cade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01950117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Intérieur d'un cabanon dans la commune de Saint-André-d'Embrun dans le département des Hautes-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-André-d'Embrun, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01095368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Cabanon agricole sur la commune de Saint-André-d'Embrun dans le département des Hautes-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-André-d'Embrun, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01095414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Gros plan sur la tumeur d'un arbre en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01950140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Ouverture supérieure d'un four à cade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01950102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...724 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme filme, assisté par un autre (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : André-Georges Handricourt et une étudiante lors des journées d'Etude d'Ecologie humaine (Aix-en-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Aix-en-Provence, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Deux hommes travaillent sur un bateau, en mer, à l'aide de filets et de cordages (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01765776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme empile plusieurs cagettes remplies de poissons, à son domicile (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme empaquette son matériel de pêche composé de filets, de voiles et de cordages (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Angle de voile posée sur le sol, près d'un filet et de cordage, probablement au domicile du pêcheur (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : André-Georges Handricourt intervenant au sujet des galles lors des journées d'Etude d'Ecologie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Aix-en-Provence, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : André-Georges Handricourt au pavillon de Lenfant à Aix-en-Provence lors des journées d'Etude d'Ecologie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Aix-en-Provence, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : André-Georges Handricourt et une étudiante lors des journées d'Etude d'Ecologie humaine (Aix-en-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Aix-en-Provence, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme trace les contours d'une aiguille à repriser les filets sur une planchette de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Les-Salins-d'Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01904671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme se tient debout devant une habitation afin de probablement paramétrer une caméra (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme entouré d'outils de pêche à son domicile (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme assis par terre s'occupe de son filet de pêche, dans la rue, alors qu'une caméra le filme en travelling depuis une 2CV, plusieurs personnes entourent la voiture (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01765923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Deux hommes sont sur un bateau, l'un travaille avec ses outils de pêche, l'autre tient une caméra (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : André-Georges Handricourt s'entretenant avec un étudiant lors des journées d'Etude d'Ecologie humaine (Aix-en-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Aix-en-Provence, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme travaille sur son bateau, des goélands volent autour de lui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01899415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un filet de pêche est étendu sur le sol dans un jardin, entouré de roses (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme travaille dans son atelier à l'entretien de son filet de pêche (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme assis devant la pêche du jour observe le poisson dans des cagettes, à son domicile (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : La pêche du jour est mise dans une grande cagette alors que des cagettes plus petites sont empilées à côté, elles aussi pleines de poissons, au domicile du pêcheur (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un filet de pêche étendu sur le sol (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Deux hommes travaillent sur un bateau, en mer, à l'aide de filets et de cordages ; on peut observer un filet dans la mer et la terre à l'horizon (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01765869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Trois hommes attendent le retour de la caméra dans la 2CV (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01765966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme se tient debout tenant un écriteau afin de paramétrer une caméra (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Une équipe de tournage est en train de filmer un homme s'occupant de son filet de pêche (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Des hommes préparent le tournage d'une scène (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Deux hommes sont sur un bateau à quai avec leurs outils de pêche (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Les-Salins-d'Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Des filets de pêches sont posés sur le sol, dans un jardin, entourés de roses ; on observe des cagettes en arrière-plan, ainsi qu'une habitation (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme travaille sur son bateau de pêche alors que le filet est dans l'eau, on observe des cagettes avec quelques poissons qui sont posées près de lui (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Ferronnerie à l'extrémité d'un filet de pêche posé sur le sol ; un cordage y est également noué (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Ensemble de paniers pour la pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Les-Salins-d'Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01904825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Des hommes se préparent à filmer une scène, alors qu'un autre est accroupi près d'un filet de pêche étendu sur le sol dans un jardin devant une habitation (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme assis par terre s'occupe de son filet de pêche, dans la rue, alors qu'une caméra le filme en travelling depuis une 2CV, plusieurs personnes entourent la voiture (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01765989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un pêcheur de dos s'occupe de son filet de pêche tandis qu'une caméra le filme en travelling depuis une 2CV (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01765937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme assis par terre s'occupe de son filet de pêche, dans la rue (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01765890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme filme des filets de pêche en intérieur, ainsi que des cordages et toute sorte d'outils de pêche (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Des personnes filment depuis une 2CV un homme s'occupant de son filet de pêche dans la rue (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme et une femme s'occupent de la pêche du jour dans des cagettes, à leur domicile (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme travaille à l'entretien de ses filets de pêche dans son jardin, entouré de rosiers (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un outil de pêche composé d'une chaîne et d'un cordage posé sur le sol (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Sortie en mer sur un bateau de pêche dont on ne voit que l'avant ou l'arrière, un bateau de pêcheur arrive en face, on observe la terre à l'horizon (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : André-Georges Handricourt et un étudiant lors des journées d'Etude d'Ecologie humaine au pavillon de Lenfant (Aix-en-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Aix-en-Provence, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme filme des outils de pêche en intérieur (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Panier accroché au mât d'un bateau lors de la pêche au gangui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Les Salins d'Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01904822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Teinture des filets de pêche à l'atelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Les Salins d'Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01904812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme assis par terre répare son filet de pêche tandis qu'en voiture (2CV) un cameraman filme en travelling (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01764232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme travaille dans son atelier entouré d'outils de pêche et d'une voile de bateau (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme, depuis la 2CV, filme en travelling des outils de pêche posés sur un trottoir (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un filet de pêche est étendu à même le sol (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01765877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Outils servant à la fabrication d'aiguilles à repriser les filets de pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Les Salins d'Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01904779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Deux hommes manipulent une caméra debout dans une 2CV décapotable (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01765948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme manipule une caméra (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Une caméra filme en travelling, depuis une 2CV, un homme assis près d'un filet de pêche étendu sur un trottoir, alors que deux hommes assistent la réalisation (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Des hommes s'affairent autour d'une caméra, probablement pour préparer le tournage d'une scène (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme dans un jardin de roses se tient près de filets de pêche (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Bois au trempage pour la fabrication d'aiguilles à repriser les filets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Les-Salins-d'Hyères, France. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01904687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Filets de pêche rangés à l'atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Les Salins d'Hyères, France. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01904827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Trois hommes sont sur un bateau de pêche, entourés d'outils de pêche, l'un d'eux est en train de filmer (Salins d'Hyères, Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01766122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme s'occupe de la pêche du jour et manipule des cagettes et un sac plastique, en arrière plan on observe également une balance (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01764130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Roger Saragossa, pêcheur aux Salins-d'Hyères, s'occupe de son filet de pêche, chez lui, assis dans son atelier (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01763723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un pêcheur travaille au port, près de son bateau, à l'entretien d'un filet de pêche ; il est assis sur le ponton, plusieurs bateaux sont à quai (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01764012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...3628 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Vue de la commune de Grambois dans le département du Vaucluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -13490,18573 +13490,18573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00785484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Homme regardant une affiche placardée sur un platane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Berre-sur-Issole, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00785633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Habitation Troglodytique sur la communde de Lauris dans le département du Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Lauris, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Place et fontaine de la commune de Besse-sur-Issole dans le département du Var</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Besse-sur-Issole, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Vue de la cave coopérative &amp;quot;La Courtoise&amp;quot; à Saint-Didier, dans le Vaucluse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Didier, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Terrasse de bar arborée de platanes dans un village provençal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Platane en train de reverdir dans une rue d'un village provençal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Façade du cercle des travailleurs à la Cadière-d'Azur à la fin des années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, La-Cadière-d'Azur, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00784773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Tronc couvert de verdure, jardinières fleuries, spots lumineux distinguent ce platane dans l'alignement du cours et marquent son intégration à l'espace du café</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00785625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Plaque commémorative en hommage aux morts de la première guerre mondiale dans le cercle philharmonique de Saint-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Maximin-la-Sainte-Baume, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00784841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Vue de la rue Caladée dans la commune de Cotignac dans le département du Var</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Fontaine des quatre saisons et le Cours Gambetta à Cotignac un jour de marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Place ombragée de platanes dans le centre d'un village provençal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00785377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Platanes en bord de route à la fin des années 1980 dans le Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Lubéron, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Enquêtes ethnobotaniques : Platanes en bord de route dans le Luberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00786218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Vue du centre de la place de la commune de Besse-sur-Issole dans le département du Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Besse-sur-Issole, France. 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01093290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...922 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Un homme allume un brasier à une barque avec un mannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme fabrique du plomb pour ses filets de pêche (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Bateau avec un mannequin déguisé et des branches de vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Embrasement d'un bateau avec un mannequin lors d'un célébration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01093497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...196 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un pêcheur, un filet dans ses mains, s'approche d'un étendoir où séchent déjà d'autres filets (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un pêcheur, un filet à la main, travaille à l'avant ou à l'arrière de son bateau en mer, en arrière-plan on aperçoit la côte (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un pêcheur travaille sur son bateau, en mer, en maniant du matériel alors qu'un autre pêcheur se tient dans la cabine du gouvernail (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Prise de vue du pêcheur travaillant sur son filet, assis par terre dans la rue, pendant qu'un homme, assisté de deux autres, le filme en travelling depuis une 2CV (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01765975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Un homme paramètre une caméra à l'aide d'un mètre (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Deux pêcheurs remontent ou jettent un filet dans la mer depuis leur bateau ; en arrière-plan, on distingue la côte et sur le bateau un noeud de cordage en premier-plan (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01768822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Deux pêcheurs trient leur pêche du jour sur leur bateau, en mer (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Gros plan sur des aiguilles en bois pour la confection ou la réparation des filets de pêche (Salins d'Hyères, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Deux pêcheurs sur leur bateau en mer s'occupent d'un filet plein qu'ils viennent de remonter (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01766579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un pêcheur s'occupe de ses filets de pêche, sur son bateau, en mer (Salins d'Hyères, Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01766544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un pêcheur s'occupe de la pêche du jour sur son bateau en pleine mer, il tient un panier en métal à moitié plein dans ses mains (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Hyères, France. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01768813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...526 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfants masqués se rendant au défilé du Mardi-Gras à Saint-Michel-l'Observatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01939538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Deux fillettes s'appliquent pour la confection de scoubidous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01896028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Groupe d'enfants qui jouent par terre dans une cour de récréation (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Deux enfants font un échange dans une cour de récréation (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfants qui jouent aux billes près d'un escalier (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfant accroupi par terre et tenant une poupée russe (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Femme et enfant masqué lors du défilé du Mardi-Gras à Saint-Michel-l'Observatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01939529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Une fillette fabrique un scoubidou au sein d'un groupe d'enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01896008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Fillette fabriquant un scoubidou dans une cour d'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01895659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Un groupe d'enfants marchent dans une cour de récréation (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Deux enfants jouent accroupis par terre (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Élève faisant sécher son masque à la fenêtre d'une salle de classe à Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Mane, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01939487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Un groupe d'enfants montent les escaliers pour rentrer en classe (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Deux enfants jouent aux billes (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfants qui jouent par terre et enfants debout dans une cour de récréation (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfants en récréation (Provence, France) en train de prendre un goûter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfants qui jouent par terre et debout et petite fille qui fabrique un scoubidou (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Élèves masqués prenant la pose avant de sortir pour le défilé du Mardi-Gras à Saint-Michel-l'Observatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01939518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfant qui montre ses billes (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Deux enfants assis contre un mur et petite fille debout dans une cour de récréation (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Un groupe d'enfants jouent aux billes près d'un escalier dans un cour de récréation (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Élèves confectionnant des masques dans une salle de classe à Mane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Mane, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01939471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Un enfant accroupi dans un cour de récréation (Provence, France) joue aux billes et croise les doigts pour lui porter chance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01304996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfants qui jouent par terre dans une cour de récréation (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Élèves masqués choisissant des instruments de musique pour le défilé du Mardi-Gras à Saint-Michel-l'Observatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01939499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Deux fillettes fabriquent des scoubidous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01896025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Groupe d'enfants qui jouent par terre et enfants debout dans la cour de récréation (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Petite fille qui joue aux billes (Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Saint-Michel-l'Observatoire, France. 1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01305444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...1780 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue sur maisons d'alpage à étages et balcons en bois dans le Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue d'une ruelle dans un village alpin du Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Maison bourgeoise avec portail et clôture dans le Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue sur une maison traditionnelle de montagne dans le Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Des brebis sont parquées lors de la Foire de Guillaumes dans le but d'être vendues (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Des brebis sont parquées dans un espace de vente durant la Foire de Guillaumes, une foule se presse près d'elles (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Des brebis sont parquées dans un espace de vente lors de la Foire de Guillaumes, des personnes observent et discutent (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Gros plan sur une maison traditionnelle de montagne avec une toiture en bois dans le Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Paysage alpin du Val Germanasca dans le Piémont italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue sur des habitations traditionnelles alpines avec des toits en lauze du Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Porte en bois d'une habitation traditionelle dans le Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Réserve de bois d'alpage dans un village de montagne du Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Des brebis sont parquées dans un espace de vente lors de la foire de Guillaumes, des personnes discutent, avec en fond des habitations de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Des brebis sont parquées dans un espace de vente à la Foire de Guillaumes, une foule se presse près d'elles, on observe un marché au loin, et au premier plan un camion de transport de bétail (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Cabane en bois en milieu montagnard aux environ de Guillaumes (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Des brebis sont parquées dans un espace de vente lors de la Foire de Guillaumes, avec en fond des habitations de montagne (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Paysage de montagne avec vue sur le village de Ghigo di Prali dans le Val Germanasca (Piémont, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Prali, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107799v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue sur des maisons traditionelles de montagne et sur une allée pavée en pierre dans le Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue sur une rue pavée dans un village d'alpage dans le Val Germanasca dans le Piémont italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue sur un habitant qui boit dans une fontaine dans le Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Des brebis sont parquées dans un espace de vente et trois hommes discutent derrière la barrière pendant la Foire de Guillaumes (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Vente de sonnailles à la foire de Guillaumes, on observe de potentiels acheteurs tout autour, un camion à bestiaux en arrière-plan, ainsi qu'un hôtel (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Réserve de bois au pied d'une habitation traditionnelle à étage dans le Val Germanasca (Piémont, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Paysage de montagne avec vue sur un village du Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Des brebis sont parquées dans un espace de vente durant la Foire de Guillaumes, un groupe de personnes discute (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Cabane en pierre en milieu montagnard aux environs de Guillaumes (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Deux paysans qui travaillent la terre dans le Val Germanasca (Piémont, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Habitation d'alpage dans le Piémont italien (Val Germanasca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Réserve de bois dans un village d'alpage dans le Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Paysage de montagne avec vue sur un village dans le Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01096282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue d'une maison d'alpage dans le Val Germanasca dans le Piémont italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Des brebis sont parquées dans un espace de vente lors de la Foire de Guillaumes, de nombreuses personnes discutent, avec en fond des habitations de montagne (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Entrepôt de cagettes dans un sous bois méditerranéen avec des figues de barbarie en premier plan (Maréchage au Brusc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Travaux agricoles dans le Val Germanasca (Piémont, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue sur un lavoir d'un village alpin dans le Val Germanasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme., Massello, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue sur une maison traditionnelle d'alpage dans le Piémont italien (Val Germanasca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Paysage de montagne avec vue sur le Val Germanasca dans le Piémont italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Paysage alpin avec un troupeau de vaches paissant dans la vallée, une vache montbéliarde se trouve au premier plan (environs de Guillaumes, Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Identités régionales : Vente de sonnailles à la foire de Guillaumes amassées à même le sol, on peut observer le marché tout autour, ainsi que les acheteurs (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Guillaumes, France. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Vue sur Ghigo di Prali au fond d'une vallée avec montagnes enneigées en arrière plan dans le Val Germanasca (Piémont, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Ghigo, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107776v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Agriculteur dans les alpes du Piémont Italien (Val Germanasca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Outils agricoles traditionnels dans le Val Germanasca (Piémont, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01107917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Outils agricoles traditionnels utilisés par les habitants du Val Germanasca (Piémont, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01107911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Paysage alpin du Val Germanasca dans le Piémont italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01107832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Val Germanasca : Maisons alpages dans la vallée du Val Germanasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Italy. 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01107265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...2770 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Gros plan d'un pointu lors de la fête de la Saint-Pierre au Brusc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Pêcheurs discutant devant une exposition de photographies lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Deux garçons plongeant un objet dans un lavoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant faisant tenir en équilibre à la verticale un long bâton, les yeux bandés lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant le visage enfariné au-dessus d'une bassine lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant participant à une course en sac lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Gros plan d'un enfant au jeu de la ficelle lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant de dos au jeu de la ficelle lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Deux femmes âgées remaillant un filet de pêche lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Un garde-chasse de Cotignac fait la démonstration d'un piège utilisé par les braconniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Une femme et deux hommes observant une photographie dans une exposition lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Jeune garçon participant à une course en sac lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Groupe d'enfants participant à une course en sac lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Femme âgée remaillant un filet de pêche lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Prise de vue du port du Brusc lors de la fête de la Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Pointus décorés lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Fermeture d'un piège par un garde-chasse de Cotignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01942991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant participant au jeu de la bouteille lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Femme assise sur une chaise remaillant un filet de pêche lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant participant au jeu de la ficelle lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfants au départ d'une course en sac lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Gros plan de visages d'enfants jouant lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Gros plan du jeu de la poêle et du chocolat lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Spectateurs et groupes d'enfants participant à une course en sac lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Tourniquet du jeu de la ficelle lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Démonstration d'un piège à oeuf par un garde-chasse de Cotignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01942905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Femme tête penchée lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Gros plan d'une femme âgée assise sur une chaise et remaillant un filet de pêche lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Foule rassemblée sur le quai du port du Brusc et regardant au large lors de la fête de la Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Gros plan d'un enfant participant au jeu de la bouteille lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Adulte participant au jeu de la bouteille lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfants et adultes rassemblés près d'une barque en cale lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant barbouillé de chocolat au jeu de la poêle lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Jeu de la poêle et du chocolat lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Bénédiction des pointus lors de la fête de la Saint-Pierre au Brusc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Un garde-chasse de Cotignac pose un piège pour une démonstration des techniques de braconnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Un garde-chasse de Cotignac fait la démonstration d'un piège utilisé par les braconniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant visage mouillé et riant au-dessus d'une bassine lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant tête plongée dans une bassine lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01768907v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant relevant la tête d'une bassine lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Groupe d'enfants à côté d'une barque en cale lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Groupe de femmes regardant d'autres femmes remailler des filets lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01947030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Trois femmes assises devant un magasin d'articles de pêche et de plage discutent entre elles lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Enfant de dos ; une bassine sous son visage lors de la fête de la Saint-Pierre au Brusc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le Brusc, France. 1980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Un homme brandit le drapeau de la prud'homie lors de la fête de la Saint-Pierre au Brusc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01947754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Groupe d'enfants à côté d'une barque en cale lors de la fête de la Saint-Pierre au Brusc</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Pêche et pêcheurs du Var : Gros plan d'un enfant au jeu de la ficelle lors de la fête de la Saint-Pierre au Brusc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Le-Brusc, France. 1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01947236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...2836 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Planche de contact de photographies pour illustrer une maquette d'ouvrage sur Cotignac (rues du village, lavoir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946012v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Planche de contact de photographies pour illustrer une maquette d'ouvrage sur Cotignac (fontaines, espace sacré)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 59)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 32)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 42)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 41)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 28)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Enfants costumés sur un char de fête dans le village de Collobrières (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305077v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 47)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 49)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 39)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 36)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 61)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 65)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 46)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 27)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 64)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 44)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 30)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Façade d'une maison de village (Cotignac, Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 53)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 52)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01940222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 31)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 26)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 26)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Monument aux morts sur une place de Cotignac (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 29)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 20)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 63)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 48)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Un char de fête dans une rue de Collobrières un jour de mascarade (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01305473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 38)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 35)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 54)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 62)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 35)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 24)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 29)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 27)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 60)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 66)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 58)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 43)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 28)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 56)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 24)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 32)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01946689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 30)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 51)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Vue d'une rue à Cotignac au bout de laquelle on voit le monument aux morts, des façades de maison et en arrière-plan une paroi rocheuse (Var)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01766508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 20)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 15)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01943901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 68)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 55)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Cotignac illustrée de nombreuses photographies du village (page 31)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Cotignac, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Enfants sur un char de fête qui traverse le village de Collobrières (Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01305480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...197 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01945146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...139 lines deleted...]
-                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Maquette tapuscrite d'un ouvrage sur Collobrières illustrée de nombreuses photographies du village (page 10)</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Deux enfants costumés sur un char de fête qui traverse le village de Collobrières (Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Collobrières, France. 1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01305492v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...6598 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour : derrière une barrière en bois fermant un pré, un homme observe en abritant ses yeux du soleil un paysage verdoyant (Aveyron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1976</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01763089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour : derrière une barrière en bois fermant un pré, un homme observe un couple sur un cyclomoteur dans un paysage verdoyant (Aveyron)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01762964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...64 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Assemblée de chasseurs devant un cabanon dans le Var dans les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Département du Var, France. 1970</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01093973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Espaces en Provence : Reproduction d'une photographie représentant une &amp;quot;ribote au cabanon&amp;quot; avec des chasseurs dans le département des Bouches-du-Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, Inconnue, France. 1970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01093744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...64 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Cheval-tricycle à grandes roues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Deux garçonnets se promenant à vélo et en tricycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Poupée ancienne couchée dans un lit en bois au milieu de coussins brodés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Cheval à bascule en fer et en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfant tirant un camarade assis dans une carriole à bras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Poupée ancienne en vêtements blancs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Tricycle en bois et métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Poupée de chiffons couchée dans un landau à côté d'une mallette en osier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Garçonnet posant à côté d'une voiture à pédales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01945041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Deux enfants jouant devant la maison familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Groupe de garçonnets jouant aux billes dans un parc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Deux fillettes posant avec une carriole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Chariot pour enfant avec manche de direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfant sur un tricycle devant une bâtisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01944139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Forain tenant un ours muselé en laisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01944388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Enfant sur un tricycle devant une bâtisse</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Jeux et traditions enfantines (04) : Sous-vêtements et bonnets anciens pour enfants exposés sur un paravent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Hélène Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Aix Marseille Univ, CNRS, MMSH, Aix-en-Provence, France - Phonothèque de la Maison méditerranéenne des sciences de l'homme, France. 1940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01945062v1</w:t>
-              </w:r>
-[...856 lines deleted...]
-                <w:t xml:space="preserve">medihal-01944400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds Annie-Hélène Dufour – Activités scientifiques : Reproduction d'une carte postale ancienne de l'avant-port de Marseille</w:t>
               </w:r>
@@ -32462,51 +32462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2870DF9E"/>
+    <w:nsid w:val="D81BADFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32693,51 +32693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-helene-dufour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0440-6676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02830618X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/009556532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calames.abes.fr/pub/ms/FileId-1760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-H&#233;l&#232;ne Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Schippers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1993.1508" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.2956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.3314" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02009830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bromberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1982.2898" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02009801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Malifaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gontier," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontier Claudie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison M&#233;diterran&#233;enne Des Sciences de L'Homme Phonoth&#232;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02141179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948184v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947903v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01644482v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948433v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948212v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947942v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947951v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095356v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01092911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904845v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01094038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01092864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786039v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786049v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01094017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01092952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093078v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096014v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095989v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01092839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00784803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950109v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01875459v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950108v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950056v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950093v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904687v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763723v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943415v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764117v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904671v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766133v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764175v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766183v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764095v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763773v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01899415v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765923v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764224v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766189v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764025v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763776v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943428v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763708v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904812v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763768v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766083v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766145v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766160v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765948v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01092943v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785484v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093290v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786218v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786196v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093256v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093176v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786208v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00784773v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00784841v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785625v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093753v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093788v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093463v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766521v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766579v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768813v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766531v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766572v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766556v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766059v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768822v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766582v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766563v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305444v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305519v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01896025v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01896028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939487v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305437v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01896008v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01895659v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305439v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305464v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305037v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305453v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305434v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305428v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939518v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01304996v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305423v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107265v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107776v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107911v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107907v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763576v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096320v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096375v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107807v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096301v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096373v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107312v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763497v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763608v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096287v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096383v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763616v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763572v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763561v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107799v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763509v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096305v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107388v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763521v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763596v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763642v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107920v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096382v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763533v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107897v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107295v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096282v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107878v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763555v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763475v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107923v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107842v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107250v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947091v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947236v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946823v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947030v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946873v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946895v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947787v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944550v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947743v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947004v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947037v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946900v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947266v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947297v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946984v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947257v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947752v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943152v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946877v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947780v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946991v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946970v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946890v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946905v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947250v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946997v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947240v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946846v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947021v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946885v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947046v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947294v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947268v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947796v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947746v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947737v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768907v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946830v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943080v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943057v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946727v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305480v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943901v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944376v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944183v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945146v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944166v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944431v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945198v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945180v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945160v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944046v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305492v3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946012v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946678v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944311v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944120v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943912v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945140v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945152v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944428v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944391v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944172v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945265v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944367v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944364v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01940222v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946690v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945378v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766447v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944080v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944156v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944127v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944383v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944058v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944409v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944348v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944042v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944062v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945215v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946684v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945250v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944341v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944422v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944417v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766498v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943909v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944082v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944136v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944116v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944150v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944146v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944335v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945220v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945242v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945212v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944203v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944085v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944179v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944402v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944140v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944352v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944190v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945268v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945184v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944302v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944342v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305077v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944192v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305473v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944198v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946693v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944355v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944371v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944405v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945166v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944186v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944143v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945177v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944337v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945262v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945191v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945158v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944397v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945274v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944425v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944125v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944153v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944131v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946681v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946674v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946691v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945239v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944382v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944385v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946689v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943931v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944360v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766508v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943906v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944164v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944053v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944035v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945253v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945231v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945244v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945205v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945288v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01762964v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763089v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093744v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093973v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944388v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944139v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945062v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944540v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944562v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945081v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945024v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945041v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945032v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944363v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944533v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945050v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944549v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944369v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944381v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944400v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904858v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904902v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904908v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904896v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786212v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/annie-helene-dufour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0440-6676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/02830618X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/009556532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calames.abes.fr/pub/ms/FileId-1760" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-H&#233;l&#232;ne Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958766v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Schippers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mar.1993.1508" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.2956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.3314" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148133v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02009830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bromberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1982.2898" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02009801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Malifaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Gontier," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontier Claudie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison M&#233;diterran&#233;enne Des Sciences de L'Homme Phonoth&#232;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02141179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benoist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01644482v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947962v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947932v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01948171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093886v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01092911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095382v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01094038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01092864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01094017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01092952v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786201v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786064v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01092839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00784803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01875459v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01095414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01950102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764107v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943415v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765923v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01899415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764235v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764126v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766169v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766095v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764095v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763715v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763708v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763776v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943428v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766257v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904779v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765948v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766250v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766160v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766083v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904687v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904827v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763723v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01764012v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01092943v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785484v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093176v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093256v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00784773v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785625v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00784841v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093788v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00785377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093290v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093463v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093427v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766572v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01765975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768822v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766582v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766563v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766579v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766544v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768813v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01896028v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305448v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305433v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01896008v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01895659v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305439v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939487v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305465v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305441v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305428v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939518v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305466v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305450v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01304996v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305423v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01939499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01896025v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305519v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096375v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096320v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107807v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096301v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763596v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763521v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096305v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107388v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096383v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096287v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763509v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763616v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763561v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107799v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096373v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107312v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763497v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763608v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096382v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763533v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763629v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107902v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107897v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107295v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01096282v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107878v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763555v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763475v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107923v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107882v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763586v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763576v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107776v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107907v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107917v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107911v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107832v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01107265v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947787v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947749v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944550v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946873v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946895v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946905v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947250v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947240v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943152v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947752v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946970v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946890v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946877v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947780v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942991v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947743v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947004v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946900v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947266v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946984v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947257v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01942905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946846v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947021v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946885v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947737v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947746v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947046v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947268v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947294v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947796v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943080v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946830v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01768907v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946727v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947091v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947030v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946849v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946823v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947754v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01947236v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944120v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943912v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946012v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945140v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944428v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944391v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945152v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944172v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944311v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944308v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945265v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946678v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945212v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945220v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945242v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305077v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944085v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944342v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944302v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944140v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944352v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944179v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944203v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944192v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944190v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944402v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945250v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944422v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944341v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944150v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944146v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944116v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944136v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944082v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944417v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943909v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944335v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946684v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766498v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944367v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944364v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01940222v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946686v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946690v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945378v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944148v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766447v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944080v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944156v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944127v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944383v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944058v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944409v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944348v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944042v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944062v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945215v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305473v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944198v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946693v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944355v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944371v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944405v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945166v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944186v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944143v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945177v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945262v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946691v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946681v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946674v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945191v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944397v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944425v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944385v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944330v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944153v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944131v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944125v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944382v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945274v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945158v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945239v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01946689v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943906v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944053v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944164v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944360v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01766508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945253v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945244v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945231v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945205v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945288v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943931v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944035v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01943901v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944046v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944183v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944431v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944376v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944166v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305480v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945198v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945180v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945160v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945146v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01305492v3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01763089v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01762964v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093973v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01093744v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944562v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944540v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945050v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944549v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944369v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945081v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945024v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945032v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945041v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944363v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944533v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944400v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944381v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944139v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01944388v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01945062v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904858v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904902v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904908v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01904896v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00786212v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>