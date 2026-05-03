--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annie Hofstetter </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure d'étude INRAe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de l'indice de biodiversité : Comparaison de deux types de programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie: Reproductible research for empirical economics and econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1134-1169. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et Guerre Civile en Afrique Sub-Saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couttenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6/2013, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage simple entre système d'information géographique et modèle multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond de carte pour SAS : les régions agricoles de l'europe des 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 59, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies des exploitations viticoles : analyse technique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Languedoc-Roussillon. Le Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, sp, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de l'Accord de Marrakech : le volet accès au marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borzeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.9-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt paysanne et politique agricole commune : une évaluation des impacts d'une incitation au reboisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Birfet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48, pp.6-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémenter les principes FAIR, Restitution, sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEE-M Environmental seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas du stockage des données en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storage Day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie? Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de Recherches en Sciences Sociales (JRSS) - INRA SFER CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2017, Lyon, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couteau suisse du SIG : retours d'expériences d'appui à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Société Française d'Economie Rurale (SFER). Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does environmental connotation affect coordination issues in an experimental stag hunt game?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Calabria. ITA.; Universidad de Chile. CHL., Jul 2016, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple bio-economic model of soil natural capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Balarabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). USA., Jun 2014, Istanbul, Turkey. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du risque érosif à l’échelle d’un sous bassin versant : cas de la Lèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. journées d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). Paris, FRA., Mar 2013, Paris, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noviwam: five european countries together for improving water quality and water use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoro Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Mayenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porto de Galinhas, Brazil. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage simple entre système d'information géographique et modèle multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure pour réduire la pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. International Society of Dynamic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International symposium on dynamic games and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Nice, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et politiques publiques : une perspective dynamique des interactions entre couvert végétal et activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres du végétal en horticulture, semences et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Angers, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de simulation des échanges viticoles dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. University of Macedonia,thessaloniki (grc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference of oenometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Thessalonique, Grèce. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt paysanne et politique agricole commune : une évaluation des impacts d'une incitation au reboisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Birfet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riforma della Pac e produzioni bovine : i casi delle Francia e dell'Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of linear programming to model the impacts on agricultural supply and income of the new CAP reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : The technology of primary production. Modelling agricultural supply respons for policy analysis. The state of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster BioIndexa, outil de calcul d'indice de biodiversit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodivers'été : rencontre entre les enseignants, acteurs de terrain et chercheurs sur les indicateurs de biodiviersité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Florac, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique au service de l'économie : un exemple de traitement sur Maple. Equilibre de Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des cas d'optimisation sur Maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas paysager du Causse de Sauveterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Henkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique antitrust et concentration industrielle : application au marché des eaux minérales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cierniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-ESR, 86 p., 1998, 2-7380-0845-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique au service de l'économie : illustration sous Mathématica des traitements des équilibres de Cournot et Stackelberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre de betteraves dans la CEE : une analyse régionale sous différents scénarios de politique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraud Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-ESR, 37 p., 1992, 2-7380-0447-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les politiques publiques se heurtent au temps des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands Causses, terre d'expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc National des Cévennes, 2009, 978-2-913757-11-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Make A Pie: Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does environmental connotation affect coordination issues in a experimental stag hunt game?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de calcul des équilibres de Nash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple coupling between multi-agents model and geographical information system to simulate the impacts of public policies on landscape dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annie Hofstetter </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure d'étude INRAe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de l'indice de biodiversité : Comparaison de deux types de programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie: Reproductible research for empirical economics and econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1134-1169. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et Guerre Civile en Afrique Sub-Saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couttenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6/2013, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage simple entre système d'information géographique et modèle multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond de carte pour SAS : les régions agricoles de l'europe des 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 59, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies des exploitations viticoles : analyse technique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Causeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Languedoc-Roussillon. Le Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, sp, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de l'Accord de Marrakech : le volet accès au marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borzeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.9-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt paysanne et politique agricole commune : une évaluation des impacts d'une incitation au reboisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Birfet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48, pp.6-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémenter les principes FAIR, Restitution, sensibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEE-M Environmental seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas du stockage des données en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storage Day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make a pie? Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de Recherches en Sciences Sociales (JRSS) - INRA SFER CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2017, Lyon, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does environmental connotation affect coordination issues in an experimental stag hunt game?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Dynamic Games and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Calabria. ITA.; Universidad de Chile. CHL., Jul 2016, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couteau suisse du SIG : retours d'expériences d'appui à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de recherches en sciences sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Société Française d'Economie Rurale (SFER). Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple bio-economic model of soil natural capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Balarabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). USA., Jun 2014, Istanbul, Turkey. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation du risque érosif à l’échelle d’un sous bassin versant : cas de la Lèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. journées d'étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). Paris, FRA., Mar 2013, Paris, France. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noviwam: five european countries together for improving water quality and water use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoro Sidibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Terreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Mayenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porto de Galinhas, Brazil. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage simple entre système d'information géographique et modèle multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une procédure pour réduire la pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. International Society of Dynamic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International symposium on dynamic games and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Nice, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et politiques publiques : une perspective dynamique des interactions entre couvert végétal et activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres du végétal en horticulture, semences et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Angers, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de simulation des échanges viticoles dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. University of Macedonia,thessaloniki (grc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference of oenometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Thessalonique, Grèce. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riforma della Pac e produzioni bovine : i casi delle Francia e dell'Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt paysanne et politique agricole commune : une évaluation des impacts d'une incitation au reboisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Birfet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of linear programming to model the impacts on agricultural supply and income of the new CAP reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop : The technology of primary production. Modelling agricultural supply respons for policy analysis. The state of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster BioIndexa, outil de calcul d'indice de biodiversit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodivers'été : rencontre entre les enseignants, acteurs de terrain et chercheurs sur les indicateurs de biodiviersité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Florac, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des cas d'optimisation sur Maple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique au service de l'économie : un exemple de traitement sur Maple. Equilibre de Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas paysager du Causse de Sauveterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Henkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique antitrust et concentration industrielle : application au marché des eaux minérales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chaouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cierniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-ESR, 86 p., 1998, 2-7380-0845-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique au service de l'économie : illustration sous Mathématica des traitements des équilibres de Cournot et Stackelberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre de betteraves dans la CEE : une analyse régionale sous différents scénarios de politique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Giraud Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-ESR, 37 p., 1992, 2-7380-0447-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les politiques publiques se heurtent au temps des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands Causses, terre d'expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc National des Cévennes, 2009, 978-2-913757-11-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Make A Pie: Reproducible Research for Empirical Economics & Econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does environmental connotation affect coordination issues in a experimental stag hunt game?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Farolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de calcul des équilibres de Nash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple coupling between multi-agents model and geographical information system to simulate the impacts of public policies on landscape dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Hofstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couttenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chahed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borzeix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Birfet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790596v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Balarabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Sidibe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Mayenco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Di Marco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society of Dynamic Games" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathurin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Macedonia,thessaloniki (grc)" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meynier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henkes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaouchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cierniak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud H&#233;raud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014999v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12389" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couttenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665345v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Bureau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chahed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borzeix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Birfet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790596v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Balarabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoro Sidibe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Terreaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Mayenco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Di Marco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society of Dynamic Games" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathurin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Macedonia,thessaloniki (grc)" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meynier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831705v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henkes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaouchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cierniak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud H&#233;raud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025843v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>